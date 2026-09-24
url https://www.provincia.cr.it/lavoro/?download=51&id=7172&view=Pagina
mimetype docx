--- v0 (2026-05-17)
+++ v1 (2026-09-24)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="61227F96" w14:textId="7331AEC9" w:rsidR="00AD72F9" w:rsidRDefault="004C0F92" w:rsidP="00383BD1">
+    <w:p w14:paraId="22455B1A" w14:textId="55CE5FBC" w:rsidR="008A22EC" w:rsidRDefault="004C0F92" w:rsidP="00383BD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887790">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">ITALIA  </w:t>
       </w:r>
       <w:r w:rsidR="000D4FC7">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
@@ -89,7597 +89,50 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="602968" cy="366088"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10538" w:type="dxa"/>
-[...7545 lines deleted...]
-      <w:tblPr>
         <w:tblW w:w="10254" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="48" w:type="dxa"/>
           <w:bottom w:w="48" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1223"/>
         <w:gridCol w:w="9031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E64164" w:rsidRPr="00E64164" w14:paraId="19CA2ED6" w14:textId="77777777" w:rsidTr="007E3356">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
@@ -7687,51 +140,50 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="180F48F0" w14:textId="77777777" w:rsidR="00E64164" w:rsidRPr="00E64164" w:rsidRDefault="00E64164" w:rsidP="00E64164">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6DD67D" w14:textId="61553F81" w:rsidR="00E64164" w:rsidRPr="00E64164" w:rsidRDefault="00E64164" w:rsidP="00E64164">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -8039,51 +491,51 @@
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Inviare Cv con foto e cover letter al Resp. Risorse Umane</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">info@obiettivotropici.it e email per conoscenza </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87EB2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00D87EB2" w:rsidRPr="00D87EB2">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eures@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="61CBC594" w14:textId="3A3CADDC" w:rsidR="007E4FA4" w:rsidRDefault="007E4FA4" w:rsidP="00CE4E2B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
@@ -8380,51 +832,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7732623A" w14:textId="3FE1A1F1" w:rsidR="00E64164" w:rsidRPr="00E64164" w:rsidRDefault="00000000" w:rsidP="00E64164">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:tooltip="Email" w:history="1">
+            <w:hyperlink r:id="rId9" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00E64164" w:rsidRPr="00E64164">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>info@obiettivotropici.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EA281A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EA281A" w:rsidRPr="00EA281A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -8594,76 +1046,50 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C6D2C77" w14:textId="77777777" w:rsidR="00CE4E2B" w:rsidRDefault="00CE4E2B" w:rsidP="00383BD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63C8350D" w14:textId="77777777" w:rsidR="000E4999" w:rsidRDefault="000E4999" w:rsidP="00383BD1">
-[...24 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6980255C" w14:textId="77777777" w:rsidR="00DC4706" w:rsidRDefault="00DC4706" w:rsidP="00383BD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10396" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="48" w:type="dxa"/>
           <w:bottom w:w="48" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -8686,50 +1112,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E038D5C" w14:textId="77777777" w:rsidR="00850C6F" w:rsidRPr="00850C6F" w:rsidRDefault="00850C6F" w:rsidP="00850C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7952D643" w14:textId="60FDD09C" w:rsidR="00850C6F" w:rsidRPr="00850C6F" w:rsidRDefault="00850C6F" w:rsidP="00850C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -9105,51 +1532,51 @@
               <w:br/>
               <w:t>Candidatura:</w:t>
             </w:r>
             <w:r w:rsidRPr="00850C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>Inviare CV e Foto a mezzo busto a:</w:t>
             </w:r>
             <w:r w:rsidRPr="00850C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">startup@eventianimazione.it e cc a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00760871" w:rsidRPr="00760871">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>eures@afolmet.it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00850C6F" w:rsidRPr="00850C6F" w14:paraId="2A4DA3A7" w14:textId="77777777" w:rsidTr="00850C6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -9420,51 +1847,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78648F01" w14:textId="09D04F5F" w:rsidR="00850C6F" w:rsidRPr="00850C6F" w:rsidRDefault="00000000" w:rsidP="00850C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:tooltip="Email" w:history="1">
+            <w:hyperlink r:id="rId11" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00850C6F" w:rsidRPr="00850C6F">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>startup@eventianimazione.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00340CFC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> e in cc a</w:t>
             </w:r>
             <w:r w:rsidR="001611C9">
               <w:rPr>
@@ -9613,141 +2040,5958 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CCFEE63" w14:textId="77777777" w:rsidR="007E3356" w:rsidRDefault="007E3356" w:rsidP="00791C0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
         </w:tabs>
         <w:ind w:right="1133"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007E3356" w:rsidSect="00F566FF">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:p w14:paraId="01C50033" w14:textId="77777777" w:rsidR="002464F8" w:rsidRDefault="002464F8" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F1BE43" w14:textId="77777777" w:rsidR="002464F8" w:rsidRDefault="002464F8" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A69D7C" w14:textId="77777777" w:rsidR="002464F8" w:rsidRDefault="002464F8" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9285" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="48" w:type="dxa"/>
+          <w:bottom w:w="48" w:type="dxa"/>
+          <w:right w:w="48" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1252"/>
+        <w:gridCol w:w="8033"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002464F8" w:rsidRPr="002464F8" w14:paraId="5553F019" w14:textId="77777777" w:rsidTr="002464F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4C2EF6" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Riferimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB26185" w14:textId="79B4D0C7" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>EURES Milano</w:t>
+            </w:r>
+            <w:r w:rsidR="007269DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ref. 109</w:t>
+            </w:r>
+            <w:r w:rsidR="00340B1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>784</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002464F8" w:rsidRPr="002464F8" w14:paraId="260C8C68" w14:textId="77777777" w:rsidTr="002464F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="102EE58C" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Mansione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7228E600" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Entertainers &amp; Activity Staff – Winter Season</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002464F8" w:rsidRPr="002464F8" w14:paraId="277F87A4" w14:textId="77777777" w:rsidTr="002464F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7335BE" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40E18A32" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Job offer description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>We are looking for enthusiastic and motivated Animators and Entertainment Staff for the Winter Season 2026/2027, with job opportunities starting from January 2027. Join an international team and work in holiday resorts and hotels in Europe, creating memorable experiences for guests of all ages. We are recruiting candidates for different entertainment and activity roles, including sports, fitness, children’s activities, games, shows and guest entertainment. Selection interviews and training/stage opportunities will be organised in Germany, the Netherlands and Italy. If you are energetic, outgoing, responsible and enjoy working with people in an international environment, we would love to meet you!</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Availability from January 2027 for the Winter Season.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Motivation to work abroad and live in an international environment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Good communication and interpersonal skills.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Positive, outgoing and energetic personality.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Ability to work as part of an international team.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Flexibility and willingness to work with guests of different nationalities and age groups.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Good level of English, German , Dutch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Previous experience in entertainment, tourism, hospitality, sports, fitness, children’s activities or similar roles is an advantage, but not always required.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Candidates must be reliable, responsible and customer-oriented.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Willingness to participate in selection interviews and, where applicable, training or internship/stage activities in Germany, the Netherlands or Italy.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Nice to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Previous experience as an animator, entertainer, activity leader or in hospitality/tourism.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Knowledge of German, Dutch, Italian or other European languages.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Experience in sports, fitness, dance, music, theatre, performing arts or children's activities.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• International work or travel experience.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• First aid certification.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Driving licence.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Ability to perform or lead activities, games, sports or shows.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• A creative and enthusiastic approach to guest entertainment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Benefits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• International work experience in the European tourism and hospitality sector.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Opportunity to work in an international and multicultural team.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Training and professional development opportunities.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Support during the recruitment and selection process.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Selection interviews and training/stage opportunities in Germany, the Netherlands and Italy.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Opportunity to develop communication, teamwork and customer-service skills.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Possibility to meet people from different countries and cultures.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• A dynamic and friendly working environment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Opportunities for future seasonal employment and career development within the tourism and entertainment sector.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Depending on the specific position and destination, accommodation, meals and other employment benefits may be provided</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Work experience: Work experience is not required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Language skills: Dutch (C2), German (C1), English (B2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Required skills: create scenery display, empathise with outdoor groups, relate empathetically</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Salary range (Monthly): 700 - 1400 EUR (Net pay)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Contract type: Seasonal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work schedule: Full-time, Part-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Date of expiry: Friday, 27 November 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Link for more information: Equipe 01 srl(opens in a new tab)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Benefits:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Accommodation included</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Meals included</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Medical insurance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>send CV and photo to: startup@eventianimazione.it and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002464F8" w:rsidRPr="002464F8" w14:paraId="49AC5E74" w14:textId="77777777" w:rsidTr="002464F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38766DAC" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Numero posti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="325A34E7" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002464F8" w:rsidRPr="002464F8" w14:paraId="4FAE3D54" w14:textId="77777777" w:rsidTr="002464F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="152CAE72" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2D01E2" w14:textId="66329799" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="00000000" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:tooltip="Email" w:history="1">
+              <w:r w:rsidR="002464F8" w:rsidRPr="002464F8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF9C00"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="it-IT"/>
+                </w:rPr>
+                <w:t>startup@eventianimazione.it</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002464F8" w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002464F8" w:rsidRPr="002464F8" w14:paraId="2F95F8D8" w14:textId="77777777" w:rsidTr="002464F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30A52A3E" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Scadenza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B524E63" w14:textId="77777777" w:rsidR="002464F8" w:rsidRPr="002464F8" w:rsidRDefault="002464F8" w:rsidP="002464F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002464F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>27/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="099CE8AD" w14:textId="77777777" w:rsidR="002464F8" w:rsidRDefault="002464F8" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574857CC" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4408D3A6" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D59B723" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CA3DFD" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9F131C" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF719AD" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770E1AAC" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042D3AF2" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3176D7EA" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C2A2DA" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B32824" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365A2388" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A30F070" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC3C8C0" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B5BD23" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65453650" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCC5576" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9546" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="48" w:type="dxa"/>
+          <w:bottom w:w="48" w:type="dxa"/>
+          <w:right w:w="48" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1255"/>
+        <w:gridCol w:w="8291"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="2685DB1D" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9FDDDF" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Riferimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="020F7847" w14:textId="73D83AB4" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>EURES Milano</w:t>
+            </w:r>
+            <w:r w:rsidR="00340B1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ref: 109788</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="37DA01C7" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7833BE87" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Mansione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74212D76" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Touristic Entertainer – Winter Season</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="1BCF8CD0" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4182F726" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58504E0F" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Job offer description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>RECRUITING 480 ENTERTAINERS FOR WINTER - SUMMER 2026/2027 SEASON THESE ARE THE FIGURES REQUIRED CHIEF ANIMATION, CHIEF MINI AND JUNIOR CLUB, FITNESS &amp; YOGA PRO, SPORT PRO, LIFEGUARDS, DJ - SOUND &amp; LIGHT TECHNICIANS, MINI &amp; JUNIOR ENTERTAINERS, SOCIAL MEDIA ENTERTAINERS, MUSIC ENTERTAINERS, CHOREOGRAPHERS, DANCERS, SINGERS, NURSES - GROUP LEADERS. WORKPLACES ITALY ,EGYPT, CUBA SANTO DOMINGO, CANARY ISLANDS AND OTHER FANTASTIC PLACES AROUND THE WORLD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>EDUCATION: High School Graduate.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>PERIOD: minimum two consecutive months.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>KNOWLEDGE: at least the foreign languages (english/german/french)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Computer skills: YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Driving license: NO - but, preferable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Non-EU candidates must be in possession of a residence permit for foreigners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Nice to have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Passion at work, desire to travel, express one's artistic abilities, improve oneself and one's character but, above all, work in contact with many other people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Benefits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Food and accommodation in the facility for the entire duration of the employment relationship</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work experience: not required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Language skills: English (B2), German (B2), Italian (B2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Salary range (Monthly): 1200 - 2700 EUR (Gross pay)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Contract type: Seasonal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work schedule: Full-time, Part-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Date of expiry: Monday, 30 November 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>send your CV and photo to: info@obiettivotropici.it and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="359DA7F0" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0459C89B" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Sede</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="037188E7" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>ITALY ,EGYPT, CUBA SANTO DOMINGO, CANARY ISLANDS AND OTHER FANTASTIC PLACES AROUND THE WORLD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="24E2C355" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C40677E" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Numero posti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCF4DA6" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="56724F1F" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6C482E" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Titolo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1719DE50" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>High School Graduate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="38EBF34D" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F37AC14" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35D1490B" w14:textId="3289E22C" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00000000" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:tooltip="Email" w:history="1">
+              <w:r w:rsidR="00EE5B19" w:rsidRPr="00EE5B19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF9C00"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="it-IT"/>
+                </w:rPr>
+                <w:t>info@obiettivotropici.it</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5B19" w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w14:paraId="5104D9FF" w14:textId="77777777" w:rsidTr="00EE5B19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F768CF4" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Scadenza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="320A5252" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRPr="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00EE5B19">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>30/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00A2FB5C" w14:textId="77777777" w:rsidR="00EE5B19" w:rsidRDefault="00EE5B19" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084581F9" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552715E" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9730E5" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593E41FD" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E981E56" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6627E6AF" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E04FA59" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9285" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="48" w:type="dxa"/>
+          <w:bottom w:w="48" w:type="dxa"/>
+          <w:right w:w="48" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="8034"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B32A07" w:rsidRPr="00B32A07" w14:paraId="1BBA2DB5" w14:textId="77777777" w:rsidTr="00B32A07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="214525C9" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Riferimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74C7454A" w14:textId="3134DCD0" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>EURES Milano</w:t>
+            </w:r>
+            <w:r w:rsidR="00340B1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="00565D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>109797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32A07" w:rsidRPr="00B32A07" w14:paraId="362B8705" w14:textId="77777777" w:rsidTr="00B32A07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50783C1D" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Mansione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA709B1" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>COMMIS DE CUISINE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32A07" w:rsidRPr="00B32A07" w14:paraId="1CE1A3CB" w14:textId="77777777" w:rsidTr="00B32A07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE79BBD" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="564E8218" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Job offer description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Responsible for supporting the kitchen team in the preparation, cooking, and presentation of high-quality dishes in accordance with hotel standards. Assists with food preparation, ingredient storage, and workstation cleanliness while following food safety and hygiene procedures. Contributes to efficient kitchen operations, maintains quality standards, and supports the delivery of an exceptional dining experience for guests.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job offer description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Previous experience in a professional kitchen, hotel, restaurant, or catering environment preferred.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Basic knowledge of food preparation techniques, food safety, and hygiene standards (HACCP).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Ability to work efficiently in a fast-paced environment and as part of a multicultural team.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Strong attention to detail, organization, and quality standards.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Flexibility to work shifts, weekends, and public holidays.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Fluent English required; knowledge of Italian is preferred.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job restrictions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Candidates must be legally eligible to work in Italy and already hold a valid Italian work permit/residence permit authorizing employment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Accommodation is not provided; candidates must independently arrange their own housing.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work experience: Work experience is required Duration of work experience: Between 1 and 2 years</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Language skills: English (C1), Italian (B2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Salary range (Yearly): 21555 - 21555 EUR (Gross pay)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Contract type: Seasonal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work schedule: Full-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Date of expiry: Friday, 27 November 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>send your CV and cover letter to: michela.maggioni@marriott.com e cc a eures@afolmet.it with the object: "commis de cuisine"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32A07" w:rsidRPr="00B32A07" w14:paraId="2161AAAC" w14:textId="77777777" w:rsidTr="00B32A07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17556AC1" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Sede</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42ED36F2" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Milan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32A07" w:rsidRPr="00B32A07" w14:paraId="33E04024" w14:textId="77777777" w:rsidTr="00B32A07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADD4A46" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Numero posti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56772556" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32A07" w:rsidRPr="00B32A07" w14:paraId="147E9C9F" w14:textId="77777777" w:rsidTr="00B32A07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246954D3" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77E7D90C" w14:textId="7DC97F55" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00000000" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:tooltip="Email" w:history="1">
+              <w:r w:rsidR="00B32A07" w:rsidRPr="00B32A07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF9C00"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="it-IT"/>
+                </w:rPr>
+                <w:t>michela.maggioni@marriott.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00125F27" w:rsidRPr="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32A07" w:rsidRPr="00B32A07" w14:paraId="66C2E668" w14:textId="77777777" w:rsidTr="00B32A07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15390973" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Scadenza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="482C4E41" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRPr="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00B32A07">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>27/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07FB08A6" w14:textId="77777777" w:rsidR="00B32A07" w:rsidRDefault="00B32A07" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0951D218" w14:textId="77777777" w:rsidR="0061720A" w:rsidRDefault="0061720A" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CEDF7B" w14:textId="77777777" w:rsidR="0061720A" w:rsidRDefault="0061720A" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739D0115" w14:textId="77777777" w:rsidR="0061720A" w:rsidRDefault="0061720A" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E58512" w14:textId="77777777" w:rsidR="00125F27" w:rsidRDefault="00125F27" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415A9BDB" w14:textId="77777777" w:rsidR="0061720A" w:rsidRDefault="0061720A" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CDA211" w14:textId="77777777" w:rsidR="0061720A" w:rsidRDefault="0061720A" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28311E23" w14:textId="77777777" w:rsidR="0061720A" w:rsidRDefault="0061720A" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9285" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="48" w:type="dxa"/>
+          <w:bottom w:w="48" w:type="dxa"/>
+          <w:right w:w="48" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="8034"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0061720A" w:rsidRPr="0061720A" w14:paraId="601F425C" w14:textId="77777777" w:rsidTr="0061720A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31269271" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Riferimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCCD54A" w14:textId="0BD1069E" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>EURES Milano</w:t>
+            </w:r>
+            <w:r w:rsidR="00565D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ref: 109793</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061720A" w:rsidRPr="0061720A" w14:paraId="120122A6" w14:textId="77777777" w:rsidTr="0061720A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A41B264" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Mansione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3565808B" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Laundry Attendant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061720A" w:rsidRPr="0061720A" w14:paraId="52C773A6" w14:textId="77777777" w:rsidTr="0061720A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="509AFF17" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6538E574" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Job offer description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Responsible for sorting, handling, and caring for hotel linens, uniforms, and guest laundry. Operates ironing and finishing equipment, ensures garments meet quality standards, and maintains an organized wardrobe area. Performs minor tailoring repairs and alterations for guest garments and staff uniforms. Follows safety procedures, supports daily hotel operations, and delivers efficient, detail-oriented service while maintaining high standards of presentation and guest satisfaction.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Previous experience in laundry, wardrobe, tailoring, or housekeeping operations, preferably in a hotel environment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Ability to operate ironing, pressing, and garment care equipment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Basic sewing skills with the ability to perform minor repairs and alterations on guest garments and staff uniforms.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Strong attention to detail and quality standards.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Good organizational and time management skills.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Fluent English required; knowledge of Italian is preferred.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Flexibility to work shifts, weekends, and public holidays.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Job restrictions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Candidates must be legally eligible to work in Italy and already hold a valid Italian work permit/residence permit authorizing employment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Accommodation is not provided; candidates must independently arrange their own housing.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work experience: Work experience is required Duration of work experience: Between 1 and 2 years</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Language skills: English (C1), Italian (B2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Salary range (Yearly): 21555 - 21555 EUR (Gross pay)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Contract type: Seasonal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work schedule: Full-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Date of expiry: Friday, 27 November 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>send your CV and cover letter to: michela.maggioni@marriott.com e cc a eures@afolmet.it with the object:: "Laundry Attendant"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061720A" w:rsidRPr="0061720A" w14:paraId="7D9F568C" w14:textId="77777777" w:rsidTr="0061720A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48AC7F58" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Sede</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9E3D38" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Milan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061720A" w:rsidRPr="0061720A" w14:paraId="36766A81" w14:textId="77777777" w:rsidTr="0061720A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C82474" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Numero posti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2B700C" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061720A" w:rsidRPr="0061720A" w14:paraId="49E0AAFC" w14:textId="77777777" w:rsidTr="0061720A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A84A47" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71364421" w14:textId="7493E011" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="00000000" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:tooltip="Email" w:history="1">
+              <w:r w:rsidR="0061720A" w:rsidRPr="0061720A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF9C00"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="it-IT"/>
+                </w:rPr>
+                <w:t>michela.maggioni@marriott.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00125F27" w:rsidRPr="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061720A" w:rsidRPr="0061720A" w14:paraId="67F3E71A" w14:textId="77777777" w:rsidTr="0061720A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D29C987" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Scadenza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77252B1D" w14:textId="77777777" w:rsidR="0061720A" w:rsidRPr="0061720A" w:rsidRDefault="0061720A" w:rsidP="0061720A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061720A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>27/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52B6995F" w14:textId="77777777" w:rsidR="0061720A" w:rsidRDefault="0061720A" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AE38E3" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8DE4FB" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19229560" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5172DD" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786623A3" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F7C520" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9285" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="48" w:type="dxa"/>
+          <w:bottom w:w="48" w:type="dxa"/>
+          <w:right w:w="48" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="8034"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="324BB341" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B79E623" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Riferimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7ED205" w14:textId="147720BC" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>EURES Milano</w:t>
+            </w:r>
+            <w:r w:rsidR="00565D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ref: 109</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>795</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="4C698AE5" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D288940" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Mansione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37261E6A" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Porter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="4E1FDFDF" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08024A7D" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF041F9" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Job offer description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Responsible for cleaning and maintaining all public areas of the hotel, including lobbies, corridors, and restrooms. Ensures the highest standards of cleanliness, presentation, and safety at all times. Reports maintenance issues, replenishes supplies as needed, and supports Room Attendants by delivering linens, amenities, and operational materials to guest rooms. Contributes to a welcoming and comfortable environment for guests through efficient and attentive service.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Previous experience in housekeeping, public area cleaning, or hotel operations is preferred.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Ability to work independently and as part of a team in a fast-paced environment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Strong attention to detail and commitment to cleanliness and safety standards.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Physically able to perform cleaning tasks, lift supplies, and remain standing for extended periods.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Fluent English required; knowledge of Italian is preferred.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Flexibility to work shifts, weekends, and public holidays.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job restrictions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Candidates must be legally eligible to work in Italy and already hold a valid Italian work permit/residence permit authorizing employment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Accommodation is not provided; candidates must independently arrange their own housing.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work experience: Work experience is required Duration of work experience: Between 1 and 2 years</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Language skills: English (C1), Italian (B2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Salary range (Yearly): 21555 - 21555 EUR (Gross pay)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Contract type: Seasonal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work schedule: Full-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Date of expiry: Friday, 27 November 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>send your CV and cover letter to: michela.maggioni@marriott.com e cc a eures@afolmet.it with the object: "porter"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="3DEA4298" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37DC55DD" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Sede</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD6CFB0" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Milan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="6BED7154" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0988C6" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Numero posti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD0FFAE" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="5F09ED6E" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="601A95A8" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76EC3714" w14:textId="745BE307" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="00000000" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:tooltip="Email" w:history="1">
+              <w:r w:rsidR="0008414F" w:rsidRPr="0008414F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF9C00"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="it-IT"/>
+                </w:rPr>
+                <w:t>michela.maggioni@marriott.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00125F27" w:rsidRPr="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="10D7AC38" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2479F8C9" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Scadenza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="764A0611" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>27/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42747BCD" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D81BE4" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7974B6FB" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8EDC29" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A185B7" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632F2A4D" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE2B344" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9285" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="48" w:type="dxa"/>
+          <w:bottom w:w="48" w:type="dxa"/>
+          <w:right w:w="48" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="8034"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="2485093B" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF819DA" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Riferimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="220492EB" w14:textId="1478AB3D" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>EURES Milano</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ref: 109796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="67FFC2FD" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBFD754" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Mansione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40B48283" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Room Attendant - Housekeeping</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="2A886B73" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59E85739" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41671474" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Job offer description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Responsible for cleaning and maintaining guest rooms, suites, and assigned hotel areas to the highest standards of cleanliness, comfort, and presentation. Reports maintenance issues and follows hotel procedures, safety guidelines, and brand standards. Delivers attentive and professional service, contributing to an exceptional guest experience and ensuring all areas consistently reflect The Westin's quality standards.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Fluent English is required.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Knowledge of Italian is preferred.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Strong attention to detail and commitment to cleanliness standards.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Ability to work independently and as part of a team.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Previous housekeeping experience in a luxury hotel environment is an advantage.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Flexibility to work shifts, weekends, and public holidays.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Job restrictions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Candidates must be legally eligible to work in Italy.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Candidates must already hold a valid Italian work permit and/or residency permit authorizing employment in Italy.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Accommodation is not provided; candidates must independently arrange their own housing.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work experience: Work experience is required Duration of work experience: Between 1 and 2 years</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Language skills: English (C1), Italian (B2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Salary range (Yearly): 21555 - 21555 EUR (Gross pay)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Contract type: Seasonal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Work schedule: Full-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Date of expiry: Friday, 27 November 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>send your CV and cover letter to: E mail to michela.maggioni@marriott.com e cc a eures@afolmet.it with the object: "Room Attendant - Housekeeping"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="0706FBF3" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8EF54A" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Sede</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6501E8" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Milan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="0054CD71" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31FC4483" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Numero posti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35DD2803" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="458FDCD5" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F5B9FB" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65ECB95C" w14:textId="04154093" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="00000000" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:tooltip="Email" w:history="1">
+              <w:r w:rsidR="0008414F" w:rsidRPr="0008414F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF9C00"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="it-IT"/>
+                </w:rPr>
+                <w:t>michela.maggioni@marriott.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00125F27" w:rsidRPr="00125F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>and in cc to eures@afolmet.it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008414F" w:rsidRPr="0008414F" w14:paraId="01436E65" w14:textId="77777777" w:rsidTr="0008414F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31B5CC36" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>Scadenza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2668103B" w14:textId="77777777" w:rsidR="0008414F" w:rsidRPr="0008414F" w:rsidRDefault="0008414F" w:rsidP="0008414F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008414F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>27/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0367D521" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C554EA" w14:textId="77777777" w:rsidR="0008414F" w:rsidRDefault="0008414F" w:rsidP="00791C0D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+        </w:tabs>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0008414F" w:rsidSect="00F566FF">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71D56BF8" w14:textId="77777777" w:rsidR="005551A8" w:rsidRDefault="005551A8" w:rsidP="004C0F92">
+    <w:p w14:paraId="393A0F24" w14:textId="77777777" w:rsidR="00F5547C" w:rsidRDefault="00F5547C" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32FE074A" w14:textId="77777777" w:rsidR="005551A8" w:rsidRDefault="005551A8" w:rsidP="004C0F92">
+    <w:p w14:paraId="231A9121" w14:textId="77777777" w:rsidR="00F5547C" w:rsidRDefault="00F5547C" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D97DFB3" w14:textId="77777777" w:rsidR="005551A8" w:rsidRDefault="005551A8">
+    <w:p w14:paraId="702434E4" w14:textId="77777777" w:rsidR="00F5547C" w:rsidRDefault="00F5547C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3965522B" w14:textId="77777777" w:rsidR="00C64379" w:rsidRDefault="00C64379">
+  <w:p w14:paraId="7509448D" w14:textId="77777777" w:rsidR="00111CCE" w:rsidRDefault="00111CCE">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="551CB569" w14:textId="77777777" w:rsidR="008B0403" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -9785,93 +8029,93 @@
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:oval>
           </w:pict>
         </w:r>
         <w:r w:rsidR="008B0403">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="008B0403" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="261CC858" w14:textId="77777777" w:rsidR="00C64379" w:rsidRDefault="00C64379">
+  <w:p w14:paraId="1182231D" w14:textId="77777777" w:rsidR="00111CCE" w:rsidRDefault="00111CCE">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F08F163" w14:textId="77777777" w:rsidR="005551A8" w:rsidRDefault="005551A8" w:rsidP="004C0F92">
+    <w:p w14:paraId="62599BF8" w14:textId="77777777" w:rsidR="00F5547C" w:rsidRDefault="00F5547C" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1876CD61" w14:textId="77777777" w:rsidR="005551A8" w:rsidRDefault="005551A8" w:rsidP="004C0F92">
+    <w:p w14:paraId="70940A18" w14:textId="77777777" w:rsidR="00F5547C" w:rsidRDefault="00F5547C" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5F01E337" w14:textId="77777777" w:rsidR="005551A8" w:rsidRDefault="005551A8">
+    <w:p w14:paraId="0906E848" w14:textId="77777777" w:rsidR="00F5547C" w:rsidRDefault="00F5547C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51A490C2" w14:textId="77777777" w:rsidR="00C64379" w:rsidRDefault="00C64379">
+  <w:p w14:paraId="4AA380EC" w14:textId="77777777" w:rsidR="00111CCE" w:rsidRDefault="00111CCE">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3955CFEB" w14:textId="2C3EA711" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -9992,117 +8236,117 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2C164A48" w14:textId="63CC5391" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
+  <w:p w14:paraId="2C164A48" w14:textId="72EEBF0E" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                        </w:t>
     </w:r>
-    <w:r w:rsidR="007E059B">
+    <w:r w:rsidR="00111CCE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>22</w:t>
     </w:r>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00184314">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00C64379">
+    <w:r w:rsidR="00B33A2D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F9200B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00184314">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E2C72D0" w14:textId="1FDBA69E" w:rsidR="008B0403" w:rsidRPr="00F9200B" w:rsidRDefault="008B0403" w:rsidP="00F9200B">
@@ -10145,259 +8389,273 @@
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">       AFOL MILANO – SERVIZIO EURES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B1B4EF2" w14:textId="6B0E850D" w:rsidR="008B0403" w:rsidRDefault="008B0403" w:rsidP="004C0F92">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B51566A" w14:textId="77777777" w:rsidR="00C64379" w:rsidRDefault="00C64379">
+  <w:p w14:paraId="7F79019E" w14:textId="77777777" w:rsidR="00111CCE" w:rsidRDefault="00111CCE">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0F92"/>
+    <w:rsid w:val="0000377A"/>
     <w:rsid w:val="000037CE"/>
     <w:rsid w:val="00007225"/>
+    <w:rsid w:val="00010D19"/>
     <w:rsid w:val="00012240"/>
     <w:rsid w:val="00014BD5"/>
     <w:rsid w:val="00021BAB"/>
     <w:rsid w:val="0002267B"/>
     <w:rsid w:val="00023ED8"/>
     <w:rsid w:val="000252C1"/>
     <w:rsid w:val="0002556A"/>
     <w:rsid w:val="000311A3"/>
     <w:rsid w:val="000315C6"/>
     <w:rsid w:val="00033294"/>
     <w:rsid w:val="000351BF"/>
     <w:rsid w:val="00035787"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="000405C0"/>
+    <w:rsid w:val="00040AAB"/>
     <w:rsid w:val="00043395"/>
     <w:rsid w:val="000437B9"/>
     <w:rsid w:val="000439AD"/>
     <w:rsid w:val="00043EE2"/>
     <w:rsid w:val="00044AEA"/>
     <w:rsid w:val="0004658D"/>
     <w:rsid w:val="000520CA"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="00057669"/>
     <w:rsid w:val="00066CF5"/>
     <w:rsid w:val="0007033C"/>
     <w:rsid w:val="0007186E"/>
     <w:rsid w:val="00071A37"/>
     <w:rsid w:val="00080E45"/>
     <w:rsid w:val="0008200B"/>
+    <w:rsid w:val="0008414F"/>
     <w:rsid w:val="00084321"/>
     <w:rsid w:val="00084388"/>
     <w:rsid w:val="000849DA"/>
     <w:rsid w:val="000855A2"/>
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="00093120"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00093567"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="00096301"/>
     <w:rsid w:val="000966D3"/>
     <w:rsid w:val="00096B20"/>
     <w:rsid w:val="00096DD6"/>
     <w:rsid w:val="00097F84"/>
     <w:rsid w:val="000A1506"/>
     <w:rsid w:val="000A3CB3"/>
     <w:rsid w:val="000A590C"/>
     <w:rsid w:val="000B4E77"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000B5A7B"/>
     <w:rsid w:val="000B5C3F"/>
     <w:rsid w:val="000C0097"/>
     <w:rsid w:val="000C1C43"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C5149"/>
     <w:rsid w:val="000C5AD6"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000C7165"/>
     <w:rsid w:val="000D33C6"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000E1A3C"/>
     <w:rsid w:val="000E4999"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="000E4C85"/>
+    <w:rsid w:val="000E5630"/>
+    <w:rsid w:val="000F0BE1"/>
     <w:rsid w:val="000F3073"/>
     <w:rsid w:val="000F407B"/>
     <w:rsid w:val="000F5E49"/>
     <w:rsid w:val="000F7422"/>
     <w:rsid w:val="0010357B"/>
     <w:rsid w:val="001046E1"/>
     <w:rsid w:val="0010551A"/>
     <w:rsid w:val="00106E66"/>
     <w:rsid w:val="00107E29"/>
     <w:rsid w:val="00110F83"/>
+    <w:rsid w:val="00111CCE"/>
     <w:rsid w:val="00112B83"/>
     <w:rsid w:val="00115F2B"/>
     <w:rsid w:val="00115FC6"/>
+    <w:rsid w:val="001176E6"/>
     <w:rsid w:val="00120D1F"/>
     <w:rsid w:val="00122852"/>
     <w:rsid w:val="001257CE"/>
+    <w:rsid w:val="00125F27"/>
+    <w:rsid w:val="00131EBA"/>
     <w:rsid w:val="00134E2D"/>
     <w:rsid w:val="00136668"/>
     <w:rsid w:val="00140D67"/>
     <w:rsid w:val="00142FA2"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="0014604A"/>
     <w:rsid w:val="00151E24"/>
     <w:rsid w:val="00154475"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="001611C9"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="00170A31"/>
     <w:rsid w:val="00170CF5"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00180C77"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="001823D9"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00184314"/>
     <w:rsid w:val="00185259"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00190CB6"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001974F2"/>
     <w:rsid w:val="001A6B4F"/>
+    <w:rsid w:val="001A6BC1"/>
     <w:rsid w:val="001A73D7"/>
     <w:rsid w:val="001B17C8"/>
     <w:rsid w:val="001B29D4"/>
     <w:rsid w:val="001B3791"/>
     <w:rsid w:val="001B3A50"/>
     <w:rsid w:val="001B417A"/>
     <w:rsid w:val="001B5730"/>
     <w:rsid w:val="001B5763"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001C10FF"/>
     <w:rsid w:val="001C1644"/>
+    <w:rsid w:val="001C3B08"/>
     <w:rsid w:val="001C58AE"/>
     <w:rsid w:val="001C6542"/>
     <w:rsid w:val="001C6E91"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D1FC9"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D50AC"/>
     <w:rsid w:val="001D6278"/>
     <w:rsid w:val="001D6804"/>
     <w:rsid w:val="001E19DE"/>
     <w:rsid w:val="001E3AE7"/>
     <w:rsid w:val="001E5C9F"/>
     <w:rsid w:val="001E7CB8"/>
     <w:rsid w:val="001F35E0"/>
     <w:rsid w:val="001F494E"/>
     <w:rsid w:val="001F587D"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="0020146E"/>
     <w:rsid w:val="0020267A"/>
     <w:rsid w:val="00202D2B"/>
     <w:rsid w:val="002041DB"/>
     <w:rsid w:val="00205607"/>
     <w:rsid w:val="0021354E"/>
     <w:rsid w:val="00215F7A"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00222B9D"/>
     <w:rsid w:val="002257E6"/>
     <w:rsid w:val="00225E87"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="002326F9"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="002371E9"/>
     <w:rsid w:val="0024208C"/>
     <w:rsid w:val="002423F2"/>
     <w:rsid w:val="0024628D"/>
+    <w:rsid w:val="002464F8"/>
     <w:rsid w:val="00246C24"/>
     <w:rsid w:val="00252D71"/>
     <w:rsid w:val="00255651"/>
     <w:rsid w:val="00255A4D"/>
     <w:rsid w:val="002561FF"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="002612CA"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="002665F7"/>
     <w:rsid w:val="00270C48"/>
     <w:rsid w:val="00272E07"/>
     <w:rsid w:val="002730AD"/>
     <w:rsid w:val="00273975"/>
     <w:rsid w:val="00273980"/>
     <w:rsid w:val="002755DE"/>
+    <w:rsid w:val="00275675"/>
     <w:rsid w:val="00275A6D"/>
     <w:rsid w:val="00276B16"/>
     <w:rsid w:val="00280E2F"/>
     <w:rsid w:val="00282904"/>
     <w:rsid w:val="00282C73"/>
     <w:rsid w:val="002851AE"/>
     <w:rsid w:val="002853AC"/>
     <w:rsid w:val="00286D53"/>
     <w:rsid w:val="0028778C"/>
     <w:rsid w:val="00290B94"/>
     <w:rsid w:val="00293745"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="00297020"/>
     <w:rsid w:val="002A167C"/>
     <w:rsid w:val="002A1C2A"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002A46EF"/>
     <w:rsid w:val="002A579B"/>
     <w:rsid w:val="002A6059"/>
     <w:rsid w:val="002A65E2"/>
     <w:rsid w:val="002A69F7"/>
     <w:rsid w:val="002A78A6"/>
     <w:rsid w:val="002A7E1D"/>
     <w:rsid w:val="002B21E5"/>
@@ -10409,440 +8667,466 @@
     <w:rsid w:val="002C161E"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
     <w:rsid w:val="002C57C3"/>
     <w:rsid w:val="002C79A4"/>
     <w:rsid w:val="002C7F82"/>
     <w:rsid w:val="002D51A7"/>
     <w:rsid w:val="002D58C8"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E269A"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002E6177"/>
     <w:rsid w:val="002F14B7"/>
     <w:rsid w:val="002F29E9"/>
     <w:rsid w:val="002F5693"/>
     <w:rsid w:val="002F73AC"/>
     <w:rsid w:val="00302308"/>
     <w:rsid w:val="003028FD"/>
     <w:rsid w:val="00304527"/>
     <w:rsid w:val="0030513E"/>
     <w:rsid w:val="00314AC2"/>
     <w:rsid w:val="00321A55"/>
     <w:rsid w:val="00322812"/>
     <w:rsid w:val="00325D17"/>
     <w:rsid w:val="0032629A"/>
+    <w:rsid w:val="00326B2F"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00334EC5"/>
     <w:rsid w:val="003409BB"/>
+    <w:rsid w:val="00340B1D"/>
     <w:rsid w:val="00340CFC"/>
     <w:rsid w:val="00340F34"/>
     <w:rsid w:val="003412C3"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00351ABC"/>
     <w:rsid w:val="00353964"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00362F28"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="003649D7"/>
     <w:rsid w:val="00364EA4"/>
     <w:rsid w:val="00365699"/>
     <w:rsid w:val="003663C4"/>
+    <w:rsid w:val="0036782B"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="003745EC"/>
     <w:rsid w:val="0037543B"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="003764D4"/>
     <w:rsid w:val="00381AB9"/>
     <w:rsid w:val="00383BD1"/>
     <w:rsid w:val="00385F43"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="0039400E"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="00397561"/>
     <w:rsid w:val="00397877"/>
     <w:rsid w:val="003A726D"/>
     <w:rsid w:val="003B07F4"/>
     <w:rsid w:val="003B22AB"/>
     <w:rsid w:val="003B2465"/>
     <w:rsid w:val="003B258C"/>
     <w:rsid w:val="003B27F4"/>
     <w:rsid w:val="003B4BA6"/>
+    <w:rsid w:val="003B63D3"/>
     <w:rsid w:val="003C13FC"/>
+    <w:rsid w:val="003C1611"/>
     <w:rsid w:val="003C4363"/>
     <w:rsid w:val="003C5DA4"/>
     <w:rsid w:val="003D0F8E"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003E2CBF"/>
     <w:rsid w:val="003E42FA"/>
     <w:rsid w:val="003E5E2F"/>
     <w:rsid w:val="003E6FF8"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F3A83"/>
     <w:rsid w:val="003F3D87"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="0041011B"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="004143FD"/>
     <w:rsid w:val="00415FED"/>
     <w:rsid w:val="00421B69"/>
     <w:rsid w:val="00421D7B"/>
     <w:rsid w:val="00422941"/>
     <w:rsid w:val="00424E43"/>
     <w:rsid w:val="004257C8"/>
     <w:rsid w:val="004260DB"/>
     <w:rsid w:val="00427F91"/>
     <w:rsid w:val="0043065B"/>
     <w:rsid w:val="004325A5"/>
     <w:rsid w:val="00432713"/>
     <w:rsid w:val="00432B14"/>
     <w:rsid w:val="00433AE2"/>
     <w:rsid w:val="00434FCE"/>
     <w:rsid w:val="00435984"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="00440638"/>
     <w:rsid w:val="00441C01"/>
     <w:rsid w:val="00445FFE"/>
     <w:rsid w:val="00446F06"/>
     <w:rsid w:val="0045166B"/>
+    <w:rsid w:val="00452FDA"/>
     <w:rsid w:val="004545FE"/>
     <w:rsid w:val="004617F9"/>
     <w:rsid w:val="00461C9D"/>
     <w:rsid w:val="00462FDA"/>
     <w:rsid w:val="0046359D"/>
     <w:rsid w:val="00464988"/>
     <w:rsid w:val="00467F91"/>
     <w:rsid w:val="004706D3"/>
     <w:rsid w:val="00471432"/>
     <w:rsid w:val="00474385"/>
     <w:rsid w:val="00475A32"/>
     <w:rsid w:val="00476059"/>
     <w:rsid w:val="00480A1E"/>
     <w:rsid w:val="00481A2A"/>
     <w:rsid w:val="004861B5"/>
     <w:rsid w:val="004938C1"/>
     <w:rsid w:val="004A0E67"/>
     <w:rsid w:val="004A1BFA"/>
     <w:rsid w:val="004A1F7A"/>
     <w:rsid w:val="004A2A60"/>
     <w:rsid w:val="004A2E9D"/>
     <w:rsid w:val="004A3854"/>
+    <w:rsid w:val="004A39B6"/>
     <w:rsid w:val="004A5044"/>
     <w:rsid w:val="004B04C8"/>
     <w:rsid w:val="004B1A97"/>
     <w:rsid w:val="004B5254"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B6081"/>
     <w:rsid w:val="004B60F1"/>
     <w:rsid w:val="004B726B"/>
+    <w:rsid w:val="004B7765"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0CA7"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004C12BA"/>
     <w:rsid w:val="004C1D47"/>
     <w:rsid w:val="004C2EA5"/>
     <w:rsid w:val="004C787D"/>
     <w:rsid w:val="004D15F4"/>
     <w:rsid w:val="004D270A"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004D4A26"/>
     <w:rsid w:val="004E0078"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E197B"/>
     <w:rsid w:val="004E262A"/>
+    <w:rsid w:val="004E2907"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004E52C0"/>
     <w:rsid w:val="004E5976"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="00500BE6"/>
     <w:rsid w:val="00500EFF"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="0051479B"/>
+    <w:rsid w:val="005164DE"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00517783"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="0052152E"/>
     <w:rsid w:val="00522238"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="00530436"/>
     <w:rsid w:val="00532DE5"/>
     <w:rsid w:val="00533E0F"/>
     <w:rsid w:val="00534D7A"/>
     <w:rsid w:val="005354B0"/>
     <w:rsid w:val="00541FA4"/>
     <w:rsid w:val="00543065"/>
     <w:rsid w:val="0054387D"/>
     <w:rsid w:val="00543CA3"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005457FA"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552182"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="005551A8"/>
     <w:rsid w:val="00555360"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00557DCC"/>
     <w:rsid w:val="005626A2"/>
     <w:rsid w:val="005649CC"/>
     <w:rsid w:val="005654E7"/>
+    <w:rsid w:val="00565D34"/>
     <w:rsid w:val="00567285"/>
     <w:rsid w:val="00572100"/>
     <w:rsid w:val="005724F6"/>
     <w:rsid w:val="005761B9"/>
     <w:rsid w:val="00576F59"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="0058182C"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="0058233E"/>
     <w:rsid w:val="00582DCA"/>
     <w:rsid w:val="005851D1"/>
     <w:rsid w:val="005872CF"/>
     <w:rsid w:val="00587C75"/>
     <w:rsid w:val="005906B2"/>
     <w:rsid w:val="00590871"/>
     <w:rsid w:val="005959A2"/>
     <w:rsid w:val="005A32C7"/>
     <w:rsid w:val="005A4AFB"/>
     <w:rsid w:val="005A6ED4"/>
     <w:rsid w:val="005A708A"/>
+    <w:rsid w:val="005A7BF8"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
     <w:rsid w:val="005C3972"/>
     <w:rsid w:val="005C3AF7"/>
     <w:rsid w:val="005C6AEE"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D2845"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005D5FEC"/>
     <w:rsid w:val="005D6A26"/>
+    <w:rsid w:val="005E213A"/>
     <w:rsid w:val="005E37F4"/>
     <w:rsid w:val="005E6015"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="005F38FE"/>
     <w:rsid w:val="005F3C79"/>
     <w:rsid w:val="005F4A6C"/>
     <w:rsid w:val="005F4B10"/>
     <w:rsid w:val="005F75C9"/>
     <w:rsid w:val="00600DA4"/>
     <w:rsid w:val="00600F42"/>
     <w:rsid w:val="00603798"/>
     <w:rsid w:val="00603FA8"/>
     <w:rsid w:val="006050F8"/>
     <w:rsid w:val="006057D9"/>
     <w:rsid w:val="00612D0D"/>
     <w:rsid w:val="00614FE8"/>
     <w:rsid w:val="0061631F"/>
+    <w:rsid w:val="0061720A"/>
     <w:rsid w:val="00617FD1"/>
     <w:rsid w:val="00620F98"/>
     <w:rsid w:val="006225FF"/>
     <w:rsid w:val="00623EA8"/>
     <w:rsid w:val="00624387"/>
     <w:rsid w:val="00624457"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00630C70"/>
     <w:rsid w:val="00631385"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00635F4C"/>
     <w:rsid w:val="00636566"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="006511C9"/>
     <w:rsid w:val="00661128"/>
     <w:rsid w:val="0066121C"/>
     <w:rsid w:val="006614AA"/>
     <w:rsid w:val="00663367"/>
     <w:rsid w:val="0066346A"/>
     <w:rsid w:val="00663F0B"/>
     <w:rsid w:val="0066585A"/>
     <w:rsid w:val="00667DC3"/>
     <w:rsid w:val="00671C0F"/>
     <w:rsid w:val="006751C1"/>
     <w:rsid w:val="006766FE"/>
     <w:rsid w:val="0068068A"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="00681641"/>
     <w:rsid w:val="006817FF"/>
     <w:rsid w:val="006818A8"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="0068299F"/>
     <w:rsid w:val="006835D0"/>
     <w:rsid w:val="00683777"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006872C4"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="00690492"/>
     <w:rsid w:val="006937FE"/>
     <w:rsid w:val="006939B0"/>
+    <w:rsid w:val="00694BAF"/>
     <w:rsid w:val="00694D74"/>
     <w:rsid w:val="00696A72"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A29F7"/>
     <w:rsid w:val="006A42A8"/>
     <w:rsid w:val="006A4BBB"/>
     <w:rsid w:val="006B2C18"/>
+    <w:rsid w:val="006B3CD7"/>
     <w:rsid w:val="006B4D11"/>
     <w:rsid w:val="006B62AC"/>
     <w:rsid w:val="006B7AD2"/>
     <w:rsid w:val="006C0DD0"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
     <w:rsid w:val="006D15D6"/>
     <w:rsid w:val="006D21ED"/>
     <w:rsid w:val="006D4820"/>
     <w:rsid w:val="006D4AE5"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006D79BC"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E29D3"/>
     <w:rsid w:val="006E638D"/>
     <w:rsid w:val="006E7FA2"/>
     <w:rsid w:val="006F0A2F"/>
     <w:rsid w:val="006F2F58"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="006F655E"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00703281"/>
     <w:rsid w:val="00706196"/>
+    <w:rsid w:val="00706CB5"/>
     <w:rsid w:val="00711C57"/>
     <w:rsid w:val="00713C5B"/>
     <w:rsid w:val="00714450"/>
     <w:rsid w:val="00716FA2"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="00720043"/>
     <w:rsid w:val="00721675"/>
     <w:rsid w:val="00721AE2"/>
     <w:rsid w:val="007228F0"/>
     <w:rsid w:val="0072303D"/>
     <w:rsid w:val="007248DA"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="007252DE"/>
     <w:rsid w:val="00725A04"/>
     <w:rsid w:val="00726447"/>
+    <w:rsid w:val="007269DF"/>
     <w:rsid w:val="0072756B"/>
+    <w:rsid w:val="00731094"/>
     <w:rsid w:val="00737EF7"/>
     <w:rsid w:val="00747986"/>
+    <w:rsid w:val="00747D07"/>
     <w:rsid w:val="007503B8"/>
     <w:rsid w:val="0075248C"/>
     <w:rsid w:val="00752AE4"/>
     <w:rsid w:val="00754C7A"/>
     <w:rsid w:val="00760871"/>
     <w:rsid w:val="0076089F"/>
     <w:rsid w:val="007635EC"/>
     <w:rsid w:val="007654AA"/>
     <w:rsid w:val="007711F8"/>
     <w:rsid w:val="00772792"/>
     <w:rsid w:val="00772CDF"/>
+    <w:rsid w:val="007733F5"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00774C54"/>
     <w:rsid w:val="00776FF3"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="0078341C"/>
     <w:rsid w:val="00786282"/>
+    <w:rsid w:val="00790243"/>
     <w:rsid w:val="007902C2"/>
     <w:rsid w:val="0079135E"/>
     <w:rsid w:val="00791C0D"/>
     <w:rsid w:val="00791F9D"/>
     <w:rsid w:val="0079232B"/>
     <w:rsid w:val="00792453"/>
     <w:rsid w:val="007924FD"/>
     <w:rsid w:val="0079288A"/>
     <w:rsid w:val="0079304E"/>
     <w:rsid w:val="007956D4"/>
     <w:rsid w:val="00796118"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="007A09F3"/>
     <w:rsid w:val="007A2474"/>
+    <w:rsid w:val="007A39A5"/>
     <w:rsid w:val="007A3A4E"/>
     <w:rsid w:val="007A400C"/>
     <w:rsid w:val="007A7406"/>
     <w:rsid w:val="007A764B"/>
     <w:rsid w:val="007B2014"/>
     <w:rsid w:val="007B2913"/>
     <w:rsid w:val="007B31AE"/>
     <w:rsid w:val="007B32B2"/>
     <w:rsid w:val="007B4270"/>
     <w:rsid w:val="007B5CDD"/>
     <w:rsid w:val="007B70AC"/>
     <w:rsid w:val="007C021D"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007C2731"/>
     <w:rsid w:val="007C450F"/>
     <w:rsid w:val="007C6CB7"/>
     <w:rsid w:val="007C6CC3"/>
     <w:rsid w:val="007C7D01"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E059B"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3356"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E39A2"/>
     <w:rsid w:val="007E4FA4"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F22B0"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F4C33"/>
     <w:rsid w:val="007F513F"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="007F609B"/>
     <w:rsid w:val="008023D8"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="00810F27"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="00822F77"/>
     <w:rsid w:val="00824289"/>
+    <w:rsid w:val="00825F8C"/>
     <w:rsid w:val="00831E10"/>
     <w:rsid w:val="00833CC2"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="008466D0"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00850C6F"/>
     <w:rsid w:val="008520FA"/>
+    <w:rsid w:val="00852414"/>
     <w:rsid w:val="00853781"/>
     <w:rsid w:val="00856085"/>
     <w:rsid w:val="00860555"/>
     <w:rsid w:val="008624A5"/>
+    <w:rsid w:val="008624B3"/>
     <w:rsid w:val="00862768"/>
     <w:rsid w:val="00864789"/>
     <w:rsid w:val="00867A49"/>
     <w:rsid w:val="00871169"/>
     <w:rsid w:val="0087306E"/>
     <w:rsid w:val="0087373D"/>
     <w:rsid w:val="00873BA7"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875252"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="00876C5A"/>
     <w:rsid w:val="008810AC"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="008821DC"/>
     <w:rsid w:val="00883E31"/>
     <w:rsid w:val="008841BA"/>
     <w:rsid w:val="00886E12"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00887988"/>
     <w:rsid w:val="00890E3F"/>
@@ -10852,75 +9136,77 @@
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="0089617A"/>
     <w:rsid w:val="00896DAD"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A18DE"/>
     <w:rsid w:val="008A22EC"/>
     <w:rsid w:val="008A2A48"/>
     <w:rsid w:val="008A4134"/>
     <w:rsid w:val="008A46A3"/>
     <w:rsid w:val="008B0403"/>
     <w:rsid w:val="008B0463"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B0E02"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B33DB"/>
     <w:rsid w:val="008C11DF"/>
     <w:rsid w:val="008C2D61"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008D0851"/>
     <w:rsid w:val="008E0888"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008E4870"/>
     <w:rsid w:val="008E6B46"/>
+    <w:rsid w:val="008F52B3"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F6AA5"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="00901068"/>
     <w:rsid w:val="009047DC"/>
     <w:rsid w:val="00913AB6"/>
     <w:rsid w:val="00913F12"/>
     <w:rsid w:val="00914560"/>
     <w:rsid w:val="00915059"/>
     <w:rsid w:val="009179F8"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="00922CE2"/>
     <w:rsid w:val="00923B0F"/>
     <w:rsid w:val="009248A4"/>
     <w:rsid w:val="00924FCB"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="0093223B"/>
     <w:rsid w:val="0093268D"/>
     <w:rsid w:val="00932F28"/>
     <w:rsid w:val="00933AD0"/>
     <w:rsid w:val="00935924"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00935D16"/>
     <w:rsid w:val="00937664"/>
     <w:rsid w:val="00940B63"/>
+    <w:rsid w:val="00940ED1"/>
     <w:rsid w:val="00946607"/>
     <w:rsid w:val="00951220"/>
     <w:rsid w:val="00954A92"/>
     <w:rsid w:val="0095623D"/>
     <w:rsid w:val="009567C0"/>
     <w:rsid w:val="009654D5"/>
     <w:rsid w:val="0096566F"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="0097464A"/>
     <w:rsid w:val="00975377"/>
     <w:rsid w:val="009800CA"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="009841C8"/>
     <w:rsid w:val="009863A1"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="00990049"/>
     <w:rsid w:val="00990A53"/>
     <w:rsid w:val="00993D4B"/>
     <w:rsid w:val="009A043C"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009A535C"/>
     <w:rsid w:val="009A721E"/>
@@ -10947,203 +9233,217 @@
     <w:rsid w:val="009E6D39"/>
     <w:rsid w:val="009E7F2A"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F08BC"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="009F4766"/>
     <w:rsid w:val="009F6BB0"/>
     <w:rsid w:val="00A01293"/>
     <w:rsid w:val="00A04205"/>
     <w:rsid w:val="00A044CE"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A05815"/>
     <w:rsid w:val="00A0647F"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A10E36"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A11B02"/>
     <w:rsid w:val="00A12761"/>
     <w:rsid w:val="00A13BA3"/>
     <w:rsid w:val="00A16091"/>
     <w:rsid w:val="00A1613E"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A173C9"/>
     <w:rsid w:val="00A1775E"/>
     <w:rsid w:val="00A214C1"/>
+    <w:rsid w:val="00A23705"/>
     <w:rsid w:val="00A23D16"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A258CB"/>
     <w:rsid w:val="00A26B60"/>
     <w:rsid w:val="00A27D78"/>
     <w:rsid w:val="00A27FA0"/>
     <w:rsid w:val="00A320C8"/>
     <w:rsid w:val="00A33207"/>
     <w:rsid w:val="00A358C6"/>
     <w:rsid w:val="00A36F1A"/>
     <w:rsid w:val="00A406D2"/>
     <w:rsid w:val="00A414C6"/>
     <w:rsid w:val="00A416C5"/>
     <w:rsid w:val="00A41ED8"/>
     <w:rsid w:val="00A43811"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A53C54"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A555E0"/>
+    <w:rsid w:val="00A60095"/>
     <w:rsid w:val="00A61257"/>
+    <w:rsid w:val="00A6238C"/>
+    <w:rsid w:val="00A62D87"/>
+    <w:rsid w:val="00A67AF1"/>
     <w:rsid w:val="00A70260"/>
     <w:rsid w:val="00A71C08"/>
     <w:rsid w:val="00A72AA3"/>
     <w:rsid w:val="00A74738"/>
     <w:rsid w:val="00A7560E"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A80293"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A8237D"/>
     <w:rsid w:val="00A9013B"/>
     <w:rsid w:val="00A9157D"/>
     <w:rsid w:val="00AA01FB"/>
+    <w:rsid w:val="00AA0310"/>
+    <w:rsid w:val="00AA2138"/>
     <w:rsid w:val="00AB0138"/>
     <w:rsid w:val="00AB0945"/>
     <w:rsid w:val="00AB2318"/>
     <w:rsid w:val="00AB5496"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AC3594"/>
     <w:rsid w:val="00AC3774"/>
     <w:rsid w:val="00AC4852"/>
     <w:rsid w:val="00AD496D"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AD72F9"/>
     <w:rsid w:val="00AD7F36"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00AE4A5C"/>
     <w:rsid w:val="00AF0C7E"/>
     <w:rsid w:val="00AF1367"/>
     <w:rsid w:val="00AF4844"/>
+    <w:rsid w:val="00AF6571"/>
     <w:rsid w:val="00AF6715"/>
     <w:rsid w:val="00B00468"/>
     <w:rsid w:val="00B00F81"/>
     <w:rsid w:val="00B017D5"/>
     <w:rsid w:val="00B11A72"/>
     <w:rsid w:val="00B21AE8"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B2268A"/>
     <w:rsid w:val="00B23789"/>
     <w:rsid w:val="00B24988"/>
     <w:rsid w:val="00B25DFD"/>
     <w:rsid w:val="00B26402"/>
     <w:rsid w:val="00B27CB3"/>
     <w:rsid w:val="00B304C7"/>
     <w:rsid w:val="00B319C4"/>
+    <w:rsid w:val="00B32A07"/>
+    <w:rsid w:val="00B33A2D"/>
     <w:rsid w:val="00B36E4F"/>
     <w:rsid w:val="00B45FB8"/>
     <w:rsid w:val="00B5110E"/>
+    <w:rsid w:val="00B538B8"/>
     <w:rsid w:val="00B5612A"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B576B5"/>
     <w:rsid w:val="00B60555"/>
     <w:rsid w:val="00B623BF"/>
     <w:rsid w:val="00B6308D"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B63ED7"/>
     <w:rsid w:val="00B64A3F"/>
     <w:rsid w:val="00B67BC5"/>
     <w:rsid w:val="00B72BE6"/>
     <w:rsid w:val="00B739D2"/>
     <w:rsid w:val="00B77110"/>
     <w:rsid w:val="00B7740E"/>
     <w:rsid w:val="00B80020"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B82CFA"/>
     <w:rsid w:val="00B83A38"/>
     <w:rsid w:val="00B83B45"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
+    <w:rsid w:val="00B84830"/>
     <w:rsid w:val="00B85D8B"/>
     <w:rsid w:val="00B9043D"/>
     <w:rsid w:val="00B9242B"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00B931F6"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BB008B"/>
     <w:rsid w:val="00BB0953"/>
     <w:rsid w:val="00BB0A32"/>
     <w:rsid w:val="00BB0ADB"/>
     <w:rsid w:val="00BB1B74"/>
     <w:rsid w:val="00BB310A"/>
     <w:rsid w:val="00BB5139"/>
     <w:rsid w:val="00BB51C4"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BC0F5B"/>
     <w:rsid w:val="00BC1386"/>
     <w:rsid w:val="00BC227B"/>
     <w:rsid w:val="00BC2B6E"/>
     <w:rsid w:val="00BC3397"/>
     <w:rsid w:val="00BC7899"/>
     <w:rsid w:val="00BD07B7"/>
     <w:rsid w:val="00BD19FB"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BD29FA"/>
     <w:rsid w:val="00BD2FE1"/>
     <w:rsid w:val="00BD3803"/>
     <w:rsid w:val="00BD5C41"/>
+    <w:rsid w:val="00BD748F"/>
     <w:rsid w:val="00BD7EDB"/>
     <w:rsid w:val="00BE0DF1"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE1658"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BF1CBA"/>
     <w:rsid w:val="00BF1DB6"/>
     <w:rsid w:val="00BF5B61"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C0034A"/>
     <w:rsid w:val="00C0165D"/>
     <w:rsid w:val="00C04CBC"/>
     <w:rsid w:val="00C05185"/>
     <w:rsid w:val="00C05675"/>
     <w:rsid w:val="00C059EB"/>
     <w:rsid w:val="00C06F62"/>
     <w:rsid w:val="00C075AA"/>
     <w:rsid w:val="00C12B08"/>
     <w:rsid w:val="00C13C30"/>
     <w:rsid w:val="00C14524"/>
     <w:rsid w:val="00C1620F"/>
     <w:rsid w:val="00C179F6"/>
     <w:rsid w:val="00C20B46"/>
     <w:rsid w:val="00C24E89"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C317B2"/>
     <w:rsid w:val="00C31B2D"/>
     <w:rsid w:val="00C362B2"/>
     <w:rsid w:val="00C37DEE"/>
     <w:rsid w:val="00C40DB9"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C44853"/>
     <w:rsid w:val="00C453F1"/>
     <w:rsid w:val="00C479F5"/>
+    <w:rsid w:val="00C51831"/>
     <w:rsid w:val="00C518F3"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C56486"/>
     <w:rsid w:val="00C610ED"/>
     <w:rsid w:val="00C6200F"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C64379"/>
     <w:rsid w:val="00C70B80"/>
     <w:rsid w:val="00C75C43"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C8090B"/>
     <w:rsid w:val="00C870AE"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00C94162"/>
     <w:rsid w:val="00C9436D"/>
     <w:rsid w:val="00CA13CE"/>
     <w:rsid w:val="00CA1804"/>
     <w:rsid w:val="00CA2A1E"/>
     <w:rsid w:val="00CA418E"/>
     <w:rsid w:val="00CA5322"/>
     <w:rsid w:val="00CA5426"/>
@@ -11193,57 +9493,59 @@
     <w:rsid w:val="00D10F2F"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D13709"/>
     <w:rsid w:val="00D13A56"/>
     <w:rsid w:val="00D15117"/>
     <w:rsid w:val="00D151EE"/>
     <w:rsid w:val="00D16DEB"/>
     <w:rsid w:val="00D21D0C"/>
     <w:rsid w:val="00D21E30"/>
     <w:rsid w:val="00D243AC"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D27A2B"/>
     <w:rsid w:val="00D3025F"/>
     <w:rsid w:val="00D33005"/>
     <w:rsid w:val="00D34720"/>
     <w:rsid w:val="00D3545E"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D40C9D"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D460CF"/>
     <w:rsid w:val="00D4638B"/>
     <w:rsid w:val="00D47F5C"/>
+    <w:rsid w:val="00D51C42"/>
     <w:rsid w:val="00D54965"/>
     <w:rsid w:val="00D56CC4"/>
     <w:rsid w:val="00D63574"/>
     <w:rsid w:val="00D72719"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
+    <w:rsid w:val="00D81C17"/>
     <w:rsid w:val="00D8454D"/>
     <w:rsid w:val="00D84EBB"/>
     <w:rsid w:val="00D85D23"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
     <w:rsid w:val="00D87834"/>
     <w:rsid w:val="00D87EB2"/>
     <w:rsid w:val="00D90D3B"/>
     <w:rsid w:val="00D928D0"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00D94A39"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA25C9"/>
     <w:rsid w:val="00DA60FF"/>
     <w:rsid w:val="00DA61F8"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB4C01"/>
     <w:rsid w:val="00DB4EAC"/>
     <w:rsid w:val="00DC055F"/>
     <w:rsid w:val="00DC19B5"/>
     <w:rsid w:val="00DC1DAB"/>
     <w:rsid w:val="00DC3B98"/>
     <w:rsid w:val="00DC4706"/>
     <w:rsid w:val="00DC49EF"/>
     <w:rsid w:val="00DC56A3"/>
@@ -11257,142 +9559,149 @@
     <w:rsid w:val="00DE085C"/>
     <w:rsid w:val="00DE1777"/>
     <w:rsid w:val="00DE2359"/>
     <w:rsid w:val="00DE286C"/>
     <w:rsid w:val="00DE350C"/>
     <w:rsid w:val="00DE47FA"/>
     <w:rsid w:val="00DE4DA5"/>
     <w:rsid w:val="00DE52D5"/>
     <w:rsid w:val="00DE6694"/>
     <w:rsid w:val="00DE6C1D"/>
     <w:rsid w:val="00DF1485"/>
     <w:rsid w:val="00DF2649"/>
     <w:rsid w:val="00DF2E0F"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E03630"/>
     <w:rsid w:val="00E039DA"/>
     <w:rsid w:val="00E03C70"/>
     <w:rsid w:val="00E04968"/>
     <w:rsid w:val="00E1068D"/>
     <w:rsid w:val="00E10AA4"/>
     <w:rsid w:val="00E113D1"/>
     <w:rsid w:val="00E1185E"/>
     <w:rsid w:val="00E15D80"/>
     <w:rsid w:val="00E1646B"/>
     <w:rsid w:val="00E173EA"/>
+    <w:rsid w:val="00E20718"/>
     <w:rsid w:val="00E21EFA"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E2491A"/>
     <w:rsid w:val="00E24B6B"/>
+    <w:rsid w:val="00E25EC7"/>
     <w:rsid w:val="00E273E3"/>
     <w:rsid w:val="00E3057E"/>
     <w:rsid w:val="00E314BC"/>
     <w:rsid w:val="00E3165F"/>
     <w:rsid w:val="00E32394"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E3334C"/>
     <w:rsid w:val="00E349B0"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E51028"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E5757B"/>
     <w:rsid w:val="00E57A6D"/>
     <w:rsid w:val="00E60F03"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E64164"/>
     <w:rsid w:val="00E7284F"/>
     <w:rsid w:val="00E734A2"/>
     <w:rsid w:val="00E76107"/>
     <w:rsid w:val="00E77F22"/>
     <w:rsid w:val="00E816E0"/>
     <w:rsid w:val="00E828EC"/>
     <w:rsid w:val="00E8323E"/>
     <w:rsid w:val="00E8723D"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E934ED"/>
     <w:rsid w:val="00E9668B"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA281A"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EA4856"/>
     <w:rsid w:val="00EB1011"/>
     <w:rsid w:val="00EB462B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EC04B3"/>
+    <w:rsid w:val="00EC10AD"/>
     <w:rsid w:val="00EC1748"/>
     <w:rsid w:val="00EC1C51"/>
     <w:rsid w:val="00EC201A"/>
     <w:rsid w:val="00EC4089"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00EC4CC4"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED0FC1"/>
     <w:rsid w:val="00ED48EE"/>
     <w:rsid w:val="00ED63C0"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00ED780A"/>
     <w:rsid w:val="00EE2179"/>
+    <w:rsid w:val="00EE5B19"/>
     <w:rsid w:val="00EE6864"/>
     <w:rsid w:val="00EE7490"/>
     <w:rsid w:val="00EF0812"/>
     <w:rsid w:val="00EF1863"/>
     <w:rsid w:val="00EF28FC"/>
     <w:rsid w:val="00EF5D50"/>
     <w:rsid w:val="00F03EDB"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F04CA9"/>
     <w:rsid w:val="00F064BD"/>
     <w:rsid w:val="00F07F92"/>
+    <w:rsid w:val="00F12107"/>
     <w:rsid w:val="00F13989"/>
     <w:rsid w:val="00F16C2E"/>
     <w:rsid w:val="00F17537"/>
     <w:rsid w:val="00F201B1"/>
     <w:rsid w:val="00F2097D"/>
     <w:rsid w:val="00F233B9"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F24F2D"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F277A2"/>
     <w:rsid w:val="00F30E35"/>
     <w:rsid w:val="00F32F92"/>
     <w:rsid w:val="00F3447B"/>
     <w:rsid w:val="00F369D8"/>
     <w:rsid w:val="00F36D30"/>
     <w:rsid w:val="00F37405"/>
     <w:rsid w:val="00F45B90"/>
     <w:rsid w:val="00F46703"/>
     <w:rsid w:val="00F50ADD"/>
     <w:rsid w:val="00F52B65"/>
     <w:rsid w:val="00F5371B"/>
     <w:rsid w:val="00F5376C"/>
     <w:rsid w:val="00F553BC"/>
+    <w:rsid w:val="00F5547C"/>
     <w:rsid w:val="00F566FF"/>
     <w:rsid w:val="00F64694"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F715F9"/>
+    <w:rsid w:val="00F726B8"/>
     <w:rsid w:val="00F72720"/>
     <w:rsid w:val="00F776C1"/>
     <w:rsid w:val="00F80282"/>
     <w:rsid w:val="00F80752"/>
     <w:rsid w:val="00F80ABB"/>
     <w:rsid w:val="00F80ABE"/>
     <w:rsid w:val="00F80C14"/>
     <w:rsid w:val="00F81618"/>
     <w:rsid w:val="00F83B17"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F874E8"/>
     <w:rsid w:val="00F9200B"/>
     <w:rsid w:val="00F9399C"/>
     <w:rsid w:val="00F94CFB"/>
     <w:rsid w:val="00F96149"/>
     <w:rsid w:val="00F9699B"/>
     <w:rsid w:val="00F96C0C"/>
     <w:rsid w:val="00FA088E"/>
     <w:rsid w:val="00FA1EC9"/>
     <w:rsid w:val="00FA4E1C"/>
     <w:rsid w:val="00FA5EBD"/>
     <w:rsid w:val="00FB0D04"/>
     <w:rsid w:val="00FB1FBD"/>
     <w:rsid w:val="00FB55F0"/>
@@ -13411,50 +11720,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="272442768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="272565138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="279604671">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="287708449">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -13790,50 +12112,63 @@
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1137182376">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="321079252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="322046922">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="326401858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -15291,50 +13626,63 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="105273163">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="593713130">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="594900498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="636112435">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -18278,50 +16626,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1218978776">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1221676883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1234656094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1238058203">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -20424,50 +18785,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1664040983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1667978291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1671178536">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1671834840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -21953,50 +20327,63 @@
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2000423470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2000964392">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2005429438">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2010251910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -22459,50 +20846,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2073311122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2084910115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2085833618">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="424350397">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -22964,51 +21364,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141485333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://a.signorello%40afolmet.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://selezioni%40yfgroup.it%20&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://%20michela.maggioni%40marriott.com&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://info@obiettivotropici.it&amp;cc=eures@afolmet.it" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://michela.maggioni%40marriott.com&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eures%40afolmet.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://michela.maggioni%40marriott.com%20&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://startup%40eventianimazione.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://michela.maggioni%40marriott.com%20&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://eures%40afolmet.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://info%40obiettivotropici.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://startup%40eventianimazione.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://michela.maggioni%40marriott.com&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://michela.maggioni%40marriott.com&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://startup%40eventianimazione.it&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://michela.maggioni%40marriott.com&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eures@afolmet.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://info@obiettivotropici.it&amp;cc=eures@afolmet.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto://michela.maggioni%40marriott.com&amp;cc%3Deures@afolmet.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -23252,68 +21652,68 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF74B94E-E18D-4B30-B136-3DE30AF2791D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>18012</Characters>
+  <Pages>9</Pages>
+  <Words>2502</Words>
+  <Characters>14264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21130</CharactersWithSpaces>
+  <CharactersWithSpaces>16733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Barbara D'Alessio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>