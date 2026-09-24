--- v0 (2026-05-17)
+++ v1 (2026-09-24)
@@ -794,51 +794,51 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7F7DE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10DB2A34" w14:textId="14222268" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00A51C04" w:rsidP="00AE2E6A">
+          <w:p w14:paraId="10DB2A34" w14:textId="14222268" w:rsidR="00AE2E6A" w:rsidRPr="00AE2E6A" w:rsidRDefault="00D64D7D" w:rsidP="00AE2E6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tooltip="Email" w:history="1">
               <w:r w:rsidR="00AE2E6A" w:rsidRPr="00956A0E">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>info@obiettivotropici.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00956A0E" w:rsidRPr="00956A0E">
@@ -1015,61 +1015,61 @@
         <w:rPr>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E2212" w:rsidRPr="00B55F14" w:rsidSect="00AE2E6A">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="055AC707" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="36291850" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E781110" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="6881DF40" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1099,51 +1099,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3752578E" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496559845"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="21D3DA94" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00A51C04">
+      <w:p w14:paraId="21D3DA94" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="00D64D7D">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:pict w14:anchorId="2DCCAA69">
             <v:oval id="Ovale 10" o:spid="_x0000_s1025" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:44.25pt;rotation:180;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBY7X3gwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OU9BZtuqqSFpAW&#10;dqWFD3Adp7FwbGO7TQvi3xk7afcmJIToQ+oZj4/nzJzx9c2xFejAjOVK5ji5ijFikqqKy12Ov37Z&#10;jOYYWUdkRYSSLMcnZvHN8u2b605nbKwaJSpmEIBIm3U6x41zOosiSxvWEnulNJOwWSvTEgem2UWV&#10;IR2gtyIax/E06pSptFGUWQvest/Ey4Bf14y6u7q2zCGRY8jNha8J363/Rstrku0M0Q2nQxrkH7Jo&#10;CZdw6QWqJI6gveGvoFpOjbKqdldUtZGqa05Z4ABskvgFm4eGaBa4QHGsvpTJ/j9Y+vlwbxCvoHdQ&#10;Hkla6NHdgQiGwIbidNpmEPOg742nZ/Wtot8skqpoiNyxlTGqaxipIKXEx0fPDnjDwlG07T6pCqDJ&#10;3qlQp2NtWmQU9COJ57H/YVQLrj94HH8TlAYdQ59Olz6xo0MUnJNpsphNMKKwNaz91STzqP6wNta9&#10;Z6pFfpFjJgDZ+kqSjBxureujz1HeLdWGCwF+kgmJOshiPIOcvG2V4JXfDYbZbQthEJQox6uySMpF&#10;oP0izKi9rAKaL856WDvCRb+GXIX0eEAJ8hlWvWJ+LuLFer6ep6N0PF2P0rgsR6tNkY6mm2Q2Kd+V&#10;RVEmv3xqSZo1vKqY9Nmd1Zukf6eOYY563V30+2eyRTyJ0/I12eh5GqEPwOr8H9gFVXgh9IJyx+0R&#10;iuPVsVXVCfQRlAASgJcE+tUo8wOjDqYyx/b7nhiGkfgoQWOLJE39GAcDFuapd3v2EkkBIsfUGYx6&#10;o3D90O+14bvGyy70VqoVKLLmQRGP+Qw6hpkLNIb3wQ/1UztEPb5iy98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCu9U0S2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBFdlMF3dJt&#10;uiwFBREPruI5Tcam2Exqk91Wf72je9DLPIY3vPdNuZl9Lw44xi6QgstlBgLJBNtRq+Dl+XaRg4hJ&#10;k9V9IFTwiRE21elJqQsbJnrCwy61gkMoFlqBS2kopIzGoddxGQYk9t7C6HXidWylHfXE4b6XV1l2&#10;I73uiBucHrB2aN53e69gVd9R8/j6ZerVx2y29/Hhwk2NUudn83YNIuGc/o7hB5/RoWKmJuzJRtEr&#10;4EfS72Qvz69BNEeVVSn/s1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEFjtfeDAgAA&#10;DQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK71TRLZ&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" fillcolor="#c0504d" strokecolor="#adc1d9" strokeweight="1pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4C81E21F" w14:textId="77777777" w:rsidR="00392AE0" w:rsidRDefault="000C5437">
                     <w:pPr>
                       <w:pStyle w:val="Pidipagina"/>
                       <w:rPr>
                         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidR="00392AE0">
                       <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
                     </w:r>
@@ -1173,61 +1173,61 @@
         <w:r w:rsidR="00392AE0">
           <w:t xml:space="preserve">Le offerte sono consultabili online al seguente link </w:t>
         </w:r>
         <w:r w:rsidR="00392AE0" w:rsidRPr="00393135">
           <w:t>http://www.cittametropolitana.mi.it/sintesi/banchedati/Offerte_Eures_per_lavorare_in_Europa_.html</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7BEBFC9A" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0732EFE0" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="128119D0" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D8480D8" w14:textId="77777777" w:rsidR="00444284" w:rsidRDefault="00444284" w:rsidP="004C0F92">
+    <w:p w14:paraId="7E0BF138" w14:textId="77777777" w:rsidR="00321A03" w:rsidRDefault="00321A03" w:rsidP="004C0F92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="315D13D3" w14:textId="77777777" w:rsidR="00E17087" w:rsidRDefault="00E17087">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="75A3E6B9" w14:textId="54C22ED3" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00D4149F" w:rsidP="00E2491C">
     <w:pPr>
@@ -1362,117 +1362,117 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E2491C" w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    In pubblicazione nella settimana del</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2BD745D6" w14:textId="365E7DC4" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
+  <w:p w14:paraId="2BD745D6" w14:textId="5363F981" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                       </w:t>
     </w:r>
-    <w:r w:rsidR="00A51C04">
+    <w:r w:rsidR="00D64D7D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>22</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00E32A67">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="009C26AE">
+    <w:r w:rsidR="00D87CF6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00E2491C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00E32A67">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C9EFBAE" w14:textId="77777777" w:rsidR="00E2491C" w:rsidRPr="00E2491C" w:rsidRDefault="00E2491C" w:rsidP="00E2491C">
@@ -1611,590 +1611,635 @@
     <w:rsid w:val="00086784"/>
     <w:rsid w:val="0009084D"/>
     <w:rsid w:val="00092096"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="00095494"/>
     <w:rsid w:val="00096AC3"/>
     <w:rsid w:val="000B25FE"/>
     <w:rsid w:val="000B4512"/>
     <w:rsid w:val="000B583B"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C5437"/>
     <w:rsid w:val="000C6EF4"/>
     <w:rsid w:val="000D4FC7"/>
     <w:rsid w:val="000D668B"/>
     <w:rsid w:val="000E4AF2"/>
     <w:rsid w:val="001056F3"/>
     <w:rsid w:val="001057DB"/>
     <w:rsid w:val="00105CE7"/>
     <w:rsid w:val="00111E97"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="00132D38"/>
     <w:rsid w:val="00141C38"/>
     <w:rsid w:val="001455EB"/>
     <w:rsid w:val="00145DAF"/>
     <w:rsid w:val="0014698E"/>
+    <w:rsid w:val="00155C44"/>
     <w:rsid w:val="00156031"/>
     <w:rsid w:val="00164F45"/>
     <w:rsid w:val="001703FC"/>
     <w:rsid w:val="001706E7"/>
     <w:rsid w:val="001720F2"/>
     <w:rsid w:val="00180908"/>
     <w:rsid w:val="00181B92"/>
     <w:rsid w:val="0018281D"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00187BDE"/>
     <w:rsid w:val="00193E31"/>
     <w:rsid w:val="00197346"/>
     <w:rsid w:val="001B55C4"/>
     <w:rsid w:val="001B5A28"/>
     <w:rsid w:val="001B5EBC"/>
     <w:rsid w:val="001C4857"/>
     <w:rsid w:val="001C7429"/>
     <w:rsid w:val="001D30D2"/>
     <w:rsid w:val="001D7333"/>
     <w:rsid w:val="001E3119"/>
     <w:rsid w:val="001F2586"/>
     <w:rsid w:val="001F5AD8"/>
     <w:rsid w:val="001F7B8D"/>
     <w:rsid w:val="00205607"/>
+    <w:rsid w:val="00207D3E"/>
     <w:rsid w:val="00212E9F"/>
     <w:rsid w:val="00215EFF"/>
     <w:rsid w:val="0022131A"/>
     <w:rsid w:val="002220B0"/>
     <w:rsid w:val="002227FD"/>
     <w:rsid w:val="00230A73"/>
     <w:rsid w:val="00230C6E"/>
     <w:rsid w:val="002318C4"/>
     <w:rsid w:val="00232018"/>
     <w:rsid w:val="00233810"/>
     <w:rsid w:val="00236FDE"/>
     <w:rsid w:val="00246AF7"/>
     <w:rsid w:val="00247246"/>
     <w:rsid w:val="0025234B"/>
     <w:rsid w:val="0025727E"/>
     <w:rsid w:val="002609A4"/>
     <w:rsid w:val="00263A6D"/>
     <w:rsid w:val="00265687"/>
     <w:rsid w:val="0026607B"/>
     <w:rsid w:val="00271CF6"/>
     <w:rsid w:val="002755DE"/>
     <w:rsid w:val="00294207"/>
     <w:rsid w:val="00294C06"/>
     <w:rsid w:val="00294CC7"/>
     <w:rsid w:val="002A2B69"/>
     <w:rsid w:val="002A64AD"/>
     <w:rsid w:val="002B0207"/>
     <w:rsid w:val="002B21E5"/>
     <w:rsid w:val="002B433E"/>
     <w:rsid w:val="002B78B7"/>
     <w:rsid w:val="002C1637"/>
     <w:rsid w:val="002C3B7F"/>
     <w:rsid w:val="002C3C10"/>
+    <w:rsid w:val="002C40D4"/>
     <w:rsid w:val="002D11EC"/>
     <w:rsid w:val="002D3E4F"/>
     <w:rsid w:val="002E09E0"/>
     <w:rsid w:val="002E2750"/>
     <w:rsid w:val="002E6EAB"/>
     <w:rsid w:val="002E7007"/>
+    <w:rsid w:val="002F216D"/>
     <w:rsid w:val="002F5218"/>
     <w:rsid w:val="002F635E"/>
     <w:rsid w:val="003014CB"/>
     <w:rsid w:val="00301909"/>
     <w:rsid w:val="00313518"/>
     <w:rsid w:val="00315E6B"/>
     <w:rsid w:val="00317C7C"/>
+    <w:rsid w:val="00321A03"/>
     <w:rsid w:val="00332AC2"/>
     <w:rsid w:val="003341B4"/>
     <w:rsid w:val="00334708"/>
+    <w:rsid w:val="00341A55"/>
     <w:rsid w:val="00344A6B"/>
     <w:rsid w:val="00345A5C"/>
     <w:rsid w:val="00351DA9"/>
     <w:rsid w:val="003524D1"/>
     <w:rsid w:val="0035594C"/>
     <w:rsid w:val="00357AF3"/>
     <w:rsid w:val="003620B6"/>
     <w:rsid w:val="00363BB5"/>
     <w:rsid w:val="00363BFD"/>
     <w:rsid w:val="00367370"/>
     <w:rsid w:val="00370A1F"/>
     <w:rsid w:val="00370D26"/>
     <w:rsid w:val="00375FB2"/>
     <w:rsid w:val="0038435F"/>
+    <w:rsid w:val="00385B29"/>
     <w:rsid w:val="00387842"/>
     <w:rsid w:val="00392AE0"/>
     <w:rsid w:val="00392B45"/>
     <w:rsid w:val="00393135"/>
     <w:rsid w:val="003953DA"/>
     <w:rsid w:val="003967CC"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003B0BB5"/>
     <w:rsid w:val="003C2C2F"/>
     <w:rsid w:val="003C3391"/>
+    <w:rsid w:val="003D3EB1"/>
     <w:rsid w:val="003D6511"/>
     <w:rsid w:val="003E3E2F"/>
     <w:rsid w:val="003E42FA"/>
+    <w:rsid w:val="003F1F5B"/>
     <w:rsid w:val="003F332F"/>
     <w:rsid w:val="003F637C"/>
     <w:rsid w:val="004039BB"/>
     <w:rsid w:val="00405B38"/>
     <w:rsid w:val="00410A05"/>
     <w:rsid w:val="00410CDC"/>
     <w:rsid w:val="00411C0E"/>
     <w:rsid w:val="00411EC4"/>
     <w:rsid w:val="00435837"/>
     <w:rsid w:val="00437EF4"/>
     <w:rsid w:val="00444284"/>
     <w:rsid w:val="0045166B"/>
+    <w:rsid w:val="00453AD7"/>
     <w:rsid w:val="00466BAC"/>
     <w:rsid w:val="00473620"/>
     <w:rsid w:val="0048399E"/>
     <w:rsid w:val="004A0E67"/>
+    <w:rsid w:val="004A57C1"/>
     <w:rsid w:val="004A7076"/>
     <w:rsid w:val="004B083E"/>
     <w:rsid w:val="004B256F"/>
+    <w:rsid w:val="004B4094"/>
     <w:rsid w:val="004B5BA0"/>
     <w:rsid w:val="004B7AAB"/>
     <w:rsid w:val="004C0F92"/>
     <w:rsid w:val="004D09AC"/>
     <w:rsid w:val="004D4268"/>
     <w:rsid w:val="004D6787"/>
     <w:rsid w:val="004E136B"/>
     <w:rsid w:val="004E2212"/>
     <w:rsid w:val="004E4108"/>
     <w:rsid w:val="004E7B0F"/>
     <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F4A0C"/>
     <w:rsid w:val="004F5A29"/>
     <w:rsid w:val="00504EFF"/>
     <w:rsid w:val="00505B55"/>
     <w:rsid w:val="00512091"/>
     <w:rsid w:val="00513FD0"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520714"/>
     <w:rsid w:val="00520BC7"/>
     <w:rsid w:val="005249F4"/>
     <w:rsid w:val="00524BA5"/>
     <w:rsid w:val="0053609A"/>
     <w:rsid w:val="00541531"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005517E9"/>
     <w:rsid w:val="00552768"/>
     <w:rsid w:val="0055637A"/>
     <w:rsid w:val="00557BBF"/>
+    <w:rsid w:val="00557CE5"/>
     <w:rsid w:val="0056427C"/>
     <w:rsid w:val="00565C1E"/>
     <w:rsid w:val="00572100"/>
+    <w:rsid w:val="005770E6"/>
     <w:rsid w:val="00577907"/>
     <w:rsid w:val="005806B5"/>
     <w:rsid w:val="0058156A"/>
     <w:rsid w:val="00581B36"/>
     <w:rsid w:val="00581FD3"/>
     <w:rsid w:val="00590871"/>
+    <w:rsid w:val="00590BC8"/>
     <w:rsid w:val="005A3788"/>
     <w:rsid w:val="005B02B4"/>
     <w:rsid w:val="005B1E94"/>
     <w:rsid w:val="005B5454"/>
+    <w:rsid w:val="005C3B92"/>
     <w:rsid w:val="005C6BFC"/>
     <w:rsid w:val="005D35B8"/>
     <w:rsid w:val="005D520D"/>
     <w:rsid w:val="005E37F4"/>
+    <w:rsid w:val="005E470F"/>
     <w:rsid w:val="005E7B1D"/>
     <w:rsid w:val="005F08CC"/>
     <w:rsid w:val="005F36F2"/>
     <w:rsid w:val="00601773"/>
     <w:rsid w:val="00604782"/>
     <w:rsid w:val="006053BB"/>
     <w:rsid w:val="00616234"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616C92"/>
     <w:rsid w:val="0062465A"/>
     <w:rsid w:val="00625C2C"/>
     <w:rsid w:val="00631AF6"/>
     <w:rsid w:val="00631BAF"/>
     <w:rsid w:val="00632D6A"/>
     <w:rsid w:val="00636AD2"/>
     <w:rsid w:val="00642EA4"/>
+    <w:rsid w:val="00651190"/>
     <w:rsid w:val="00664F55"/>
     <w:rsid w:val="00665AEA"/>
+    <w:rsid w:val="00670401"/>
+    <w:rsid w:val="00671046"/>
     <w:rsid w:val="00675192"/>
     <w:rsid w:val="00680837"/>
     <w:rsid w:val="0068176D"/>
     <w:rsid w:val="006821DE"/>
     <w:rsid w:val="006840AA"/>
     <w:rsid w:val="006903A4"/>
     <w:rsid w:val="006971E7"/>
     <w:rsid w:val="006A221A"/>
     <w:rsid w:val="006A42A8"/>
+    <w:rsid w:val="006B73A4"/>
     <w:rsid w:val="006B7BAA"/>
     <w:rsid w:val="006C2F41"/>
     <w:rsid w:val="006C45BF"/>
+    <w:rsid w:val="006C63C6"/>
     <w:rsid w:val="006D613B"/>
     <w:rsid w:val="006E0C55"/>
     <w:rsid w:val="006E240B"/>
     <w:rsid w:val="006E2B49"/>
     <w:rsid w:val="006F38AB"/>
     <w:rsid w:val="006F4BD6"/>
     <w:rsid w:val="007005EF"/>
     <w:rsid w:val="007012EE"/>
+    <w:rsid w:val="0070140E"/>
     <w:rsid w:val="007027E5"/>
     <w:rsid w:val="00706196"/>
     <w:rsid w:val="00707C6E"/>
     <w:rsid w:val="00715E48"/>
     <w:rsid w:val="00717830"/>
     <w:rsid w:val="00721310"/>
     <w:rsid w:val="007251C0"/>
     <w:rsid w:val="00727DAF"/>
     <w:rsid w:val="00736E47"/>
     <w:rsid w:val="00746748"/>
     <w:rsid w:val="007717C2"/>
     <w:rsid w:val="00774080"/>
     <w:rsid w:val="00774112"/>
     <w:rsid w:val="00777DB0"/>
     <w:rsid w:val="00780C1B"/>
     <w:rsid w:val="00780E97"/>
     <w:rsid w:val="00781247"/>
     <w:rsid w:val="007812B9"/>
     <w:rsid w:val="007816E8"/>
     <w:rsid w:val="0079135E"/>
     <w:rsid w:val="00794683"/>
     <w:rsid w:val="007973B8"/>
     <w:rsid w:val="007B3E29"/>
     <w:rsid w:val="007B7C66"/>
     <w:rsid w:val="007C0B00"/>
     <w:rsid w:val="007C0D15"/>
     <w:rsid w:val="007D00CC"/>
     <w:rsid w:val="007D64AD"/>
     <w:rsid w:val="007E2A2C"/>
     <w:rsid w:val="007E3230"/>
     <w:rsid w:val="007E3376"/>
     <w:rsid w:val="007E5365"/>
     <w:rsid w:val="007F0662"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="008019E7"/>
+    <w:rsid w:val="008027DB"/>
     <w:rsid w:val="00806319"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008162D6"/>
     <w:rsid w:val="008168C3"/>
     <w:rsid w:val="008171D0"/>
     <w:rsid w:val="00827ACE"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="00842648"/>
     <w:rsid w:val="00845E6E"/>
     <w:rsid w:val="0084667E"/>
     <w:rsid w:val="00846B9D"/>
     <w:rsid w:val="00855266"/>
     <w:rsid w:val="008552ED"/>
     <w:rsid w:val="00857F28"/>
+    <w:rsid w:val="00860DD9"/>
     <w:rsid w:val="00873C2F"/>
     <w:rsid w:val="00874243"/>
     <w:rsid w:val="00874343"/>
     <w:rsid w:val="00875458"/>
     <w:rsid w:val="00875DAA"/>
     <w:rsid w:val="00876480"/>
     <w:rsid w:val="00876606"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="0087750D"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00883E31"/>
+    <w:rsid w:val="008862A0"/>
     <w:rsid w:val="00887790"/>
     <w:rsid w:val="00890E3F"/>
     <w:rsid w:val="00893ACD"/>
     <w:rsid w:val="008941E3"/>
     <w:rsid w:val="00894CAD"/>
     <w:rsid w:val="008975E9"/>
     <w:rsid w:val="008A052C"/>
     <w:rsid w:val="008A10A6"/>
     <w:rsid w:val="008A6E06"/>
     <w:rsid w:val="008B055D"/>
     <w:rsid w:val="008B2878"/>
     <w:rsid w:val="008B2B90"/>
     <w:rsid w:val="008C1114"/>
     <w:rsid w:val="008C1C90"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008D098E"/>
     <w:rsid w:val="008E156E"/>
     <w:rsid w:val="008E1F3E"/>
     <w:rsid w:val="008E4053"/>
     <w:rsid w:val="008E74E3"/>
     <w:rsid w:val="008E76E5"/>
+    <w:rsid w:val="008E7ABB"/>
     <w:rsid w:val="008F18D8"/>
     <w:rsid w:val="008F5ED4"/>
     <w:rsid w:val="008F740C"/>
     <w:rsid w:val="0090348F"/>
     <w:rsid w:val="00904B8F"/>
     <w:rsid w:val="00905CCF"/>
     <w:rsid w:val="00911587"/>
     <w:rsid w:val="00912369"/>
     <w:rsid w:val="009143C2"/>
     <w:rsid w:val="00915A9C"/>
     <w:rsid w:val="00920CB1"/>
     <w:rsid w:val="009240FC"/>
     <w:rsid w:val="009248A4"/>
+    <w:rsid w:val="00925FB1"/>
     <w:rsid w:val="00930013"/>
     <w:rsid w:val="009309DA"/>
     <w:rsid w:val="00935CF4"/>
     <w:rsid w:val="00942075"/>
     <w:rsid w:val="00945887"/>
     <w:rsid w:val="00955A35"/>
     <w:rsid w:val="00956A0E"/>
     <w:rsid w:val="00965B20"/>
     <w:rsid w:val="00973841"/>
     <w:rsid w:val="00976F6F"/>
     <w:rsid w:val="009817BB"/>
     <w:rsid w:val="00984D0F"/>
     <w:rsid w:val="00987248"/>
     <w:rsid w:val="009876B2"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="00990D94"/>
     <w:rsid w:val="009A0587"/>
     <w:rsid w:val="009A43E7"/>
     <w:rsid w:val="009A4687"/>
+    <w:rsid w:val="009A7134"/>
     <w:rsid w:val="009B6789"/>
     <w:rsid w:val="009C08FE"/>
     <w:rsid w:val="009C26AE"/>
+    <w:rsid w:val="009C49D9"/>
     <w:rsid w:val="009C5877"/>
     <w:rsid w:val="009D094D"/>
     <w:rsid w:val="009D386A"/>
     <w:rsid w:val="009D5EC0"/>
     <w:rsid w:val="009F0875"/>
     <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A069FF"/>
     <w:rsid w:val="00A06DED"/>
     <w:rsid w:val="00A11264"/>
     <w:rsid w:val="00A13418"/>
     <w:rsid w:val="00A14478"/>
     <w:rsid w:val="00A16206"/>
     <w:rsid w:val="00A21CC4"/>
     <w:rsid w:val="00A256D6"/>
     <w:rsid w:val="00A362BC"/>
     <w:rsid w:val="00A46041"/>
     <w:rsid w:val="00A51C04"/>
     <w:rsid w:val="00A547FC"/>
     <w:rsid w:val="00A649E6"/>
     <w:rsid w:val="00A74E6F"/>
     <w:rsid w:val="00A75D47"/>
     <w:rsid w:val="00A75DE6"/>
     <w:rsid w:val="00A8179A"/>
     <w:rsid w:val="00A874A8"/>
     <w:rsid w:val="00A946E3"/>
     <w:rsid w:val="00A96817"/>
     <w:rsid w:val="00AA01FB"/>
     <w:rsid w:val="00AA2E80"/>
     <w:rsid w:val="00AA315F"/>
     <w:rsid w:val="00AA5895"/>
     <w:rsid w:val="00AB48C7"/>
     <w:rsid w:val="00AB6568"/>
     <w:rsid w:val="00AC1AE1"/>
     <w:rsid w:val="00AC4932"/>
     <w:rsid w:val="00AD1FDE"/>
     <w:rsid w:val="00AD55AD"/>
     <w:rsid w:val="00AE0494"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00AE2A7C"/>
     <w:rsid w:val="00AE2E6A"/>
     <w:rsid w:val="00AF2D1E"/>
+    <w:rsid w:val="00AF5A8C"/>
     <w:rsid w:val="00B0638B"/>
     <w:rsid w:val="00B13766"/>
     <w:rsid w:val="00B16094"/>
+    <w:rsid w:val="00B179F0"/>
     <w:rsid w:val="00B17F27"/>
     <w:rsid w:val="00B2220F"/>
     <w:rsid w:val="00B2226F"/>
     <w:rsid w:val="00B30266"/>
     <w:rsid w:val="00B319C4"/>
     <w:rsid w:val="00B4534C"/>
     <w:rsid w:val="00B540C2"/>
     <w:rsid w:val="00B55A90"/>
     <w:rsid w:val="00B55F14"/>
     <w:rsid w:val="00B566F1"/>
     <w:rsid w:val="00B636D5"/>
     <w:rsid w:val="00B74800"/>
     <w:rsid w:val="00B7719D"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B83BBB"/>
     <w:rsid w:val="00B841B5"/>
+    <w:rsid w:val="00B84612"/>
     <w:rsid w:val="00B926E3"/>
     <w:rsid w:val="00BA02DF"/>
     <w:rsid w:val="00BB0D97"/>
     <w:rsid w:val="00BB5793"/>
     <w:rsid w:val="00BB79A0"/>
     <w:rsid w:val="00BB7E16"/>
     <w:rsid w:val="00BD28CD"/>
     <w:rsid w:val="00BE10EF"/>
     <w:rsid w:val="00BE12D2"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BF651E"/>
     <w:rsid w:val="00C005B6"/>
     <w:rsid w:val="00C03E8A"/>
     <w:rsid w:val="00C05185"/>
     <w:rsid w:val="00C06273"/>
     <w:rsid w:val="00C13C30"/>
+    <w:rsid w:val="00C16A61"/>
     <w:rsid w:val="00C20B46"/>
     <w:rsid w:val="00C260D1"/>
     <w:rsid w:val="00C26186"/>
     <w:rsid w:val="00C31061"/>
     <w:rsid w:val="00C31119"/>
     <w:rsid w:val="00C31E57"/>
+    <w:rsid w:val="00C450D6"/>
     <w:rsid w:val="00C47680"/>
     <w:rsid w:val="00C479F5"/>
     <w:rsid w:val="00C5192D"/>
     <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C634AF"/>
     <w:rsid w:val="00C67E12"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C77372"/>
     <w:rsid w:val="00C80546"/>
     <w:rsid w:val="00C87D9F"/>
     <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9240E"/>
     <w:rsid w:val="00C930DE"/>
     <w:rsid w:val="00C93E33"/>
     <w:rsid w:val="00CA39CB"/>
     <w:rsid w:val="00CA5AB4"/>
     <w:rsid w:val="00CA6BFD"/>
     <w:rsid w:val="00CA72AD"/>
     <w:rsid w:val="00CB57CE"/>
     <w:rsid w:val="00CB7941"/>
     <w:rsid w:val="00CC16D2"/>
     <w:rsid w:val="00CC1D48"/>
     <w:rsid w:val="00CC5B29"/>
     <w:rsid w:val="00CD7618"/>
     <w:rsid w:val="00CE31FF"/>
+    <w:rsid w:val="00CE5E7C"/>
     <w:rsid w:val="00CE7606"/>
     <w:rsid w:val="00CF4869"/>
     <w:rsid w:val="00CF585A"/>
     <w:rsid w:val="00CF6A52"/>
     <w:rsid w:val="00D0086F"/>
     <w:rsid w:val="00D03A92"/>
     <w:rsid w:val="00D06B51"/>
     <w:rsid w:val="00D07FE8"/>
     <w:rsid w:val="00D1107D"/>
     <w:rsid w:val="00D126E1"/>
     <w:rsid w:val="00D15A16"/>
     <w:rsid w:val="00D25C82"/>
     <w:rsid w:val="00D25E9D"/>
     <w:rsid w:val="00D26FE5"/>
     <w:rsid w:val="00D272D2"/>
     <w:rsid w:val="00D3585E"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D4149F"/>
     <w:rsid w:val="00D41A80"/>
     <w:rsid w:val="00D42C5E"/>
     <w:rsid w:val="00D44D9E"/>
     <w:rsid w:val="00D45BCC"/>
     <w:rsid w:val="00D61105"/>
     <w:rsid w:val="00D6115D"/>
     <w:rsid w:val="00D63574"/>
+    <w:rsid w:val="00D64D7D"/>
     <w:rsid w:val="00D74902"/>
     <w:rsid w:val="00D74C14"/>
     <w:rsid w:val="00D81033"/>
+    <w:rsid w:val="00D8275B"/>
     <w:rsid w:val="00D86770"/>
     <w:rsid w:val="00D872F4"/>
+    <w:rsid w:val="00D87CF6"/>
     <w:rsid w:val="00D93066"/>
     <w:rsid w:val="00DA23FB"/>
     <w:rsid w:val="00DA73C3"/>
     <w:rsid w:val="00DB417D"/>
     <w:rsid w:val="00DB448C"/>
     <w:rsid w:val="00DB62DF"/>
     <w:rsid w:val="00DD0D50"/>
     <w:rsid w:val="00DD1965"/>
     <w:rsid w:val="00DD2901"/>
     <w:rsid w:val="00DE02A5"/>
     <w:rsid w:val="00DE5394"/>
     <w:rsid w:val="00DE5AD4"/>
     <w:rsid w:val="00DE6C1D"/>
     <w:rsid w:val="00DE76E0"/>
     <w:rsid w:val="00DF2920"/>
     <w:rsid w:val="00DF753B"/>
     <w:rsid w:val="00E113D1"/>
     <w:rsid w:val="00E152D3"/>
     <w:rsid w:val="00E17087"/>
     <w:rsid w:val="00E178B6"/>
     <w:rsid w:val="00E2273E"/>
     <w:rsid w:val="00E23F75"/>
     <w:rsid w:val="00E2491C"/>
     <w:rsid w:val="00E32620"/>
     <w:rsid w:val="00E32A67"/>
+    <w:rsid w:val="00E3314F"/>
     <w:rsid w:val="00E356A7"/>
     <w:rsid w:val="00E35E85"/>
     <w:rsid w:val="00E42DAB"/>
     <w:rsid w:val="00E44F1C"/>
     <w:rsid w:val="00E51768"/>
     <w:rsid w:val="00E518A6"/>
     <w:rsid w:val="00E63D23"/>
     <w:rsid w:val="00E74A91"/>
     <w:rsid w:val="00E74DD7"/>
     <w:rsid w:val="00E756AA"/>
     <w:rsid w:val="00E82969"/>
     <w:rsid w:val="00E82DB4"/>
     <w:rsid w:val="00E830B0"/>
     <w:rsid w:val="00E84E59"/>
     <w:rsid w:val="00E87181"/>
+    <w:rsid w:val="00E90554"/>
     <w:rsid w:val="00E90F17"/>
     <w:rsid w:val="00E9345B"/>
     <w:rsid w:val="00E977F9"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA1C28"/>
     <w:rsid w:val="00EA3AC0"/>
     <w:rsid w:val="00EA3B4B"/>
     <w:rsid w:val="00EB5882"/>
     <w:rsid w:val="00EB72BE"/>
     <w:rsid w:val="00EC3007"/>
     <w:rsid w:val="00EC430D"/>
     <w:rsid w:val="00EC45BA"/>
     <w:rsid w:val="00ED007D"/>
     <w:rsid w:val="00ED48EE"/>
+    <w:rsid w:val="00ED555E"/>
     <w:rsid w:val="00ED67C1"/>
     <w:rsid w:val="00ED7BFC"/>
     <w:rsid w:val="00EE7490"/>
+    <w:rsid w:val="00EF39B0"/>
+    <w:rsid w:val="00EF4400"/>
     <w:rsid w:val="00F04904"/>
     <w:rsid w:val="00F15F09"/>
     <w:rsid w:val="00F2097D"/>
     <w:rsid w:val="00F2472B"/>
     <w:rsid w:val="00F2652D"/>
     <w:rsid w:val="00F277A2"/>
     <w:rsid w:val="00F27CBC"/>
     <w:rsid w:val="00F33949"/>
     <w:rsid w:val="00F4505A"/>
     <w:rsid w:val="00F453FA"/>
     <w:rsid w:val="00F46D52"/>
     <w:rsid w:val="00F4713D"/>
     <w:rsid w:val="00F554E2"/>
     <w:rsid w:val="00F639D1"/>
     <w:rsid w:val="00F64A00"/>
     <w:rsid w:val="00F706FE"/>
     <w:rsid w:val="00F712A7"/>
     <w:rsid w:val="00F74E04"/>
     <w:rsid w:val="00F752A3"/>
     <w:rsid w:val="00F77760"/>
     <w:rsid w:val="00F80926"/>
     <w:rsid w:val="00F85DFE"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00FA1531"/>
     <w:rsid w:val="00FA16B3"/>
+    <w:rsid w:val="00FB6780"/>
     <w:rsid w:val="00FC56AC"/>
     <w:rsid w:val="00FD49AE"/>
     <w:rsid w:val="00FD6C78"/>
     <w:rsid w:val="00FE2827"/>
     <w:rsid w:val="00FF63BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>